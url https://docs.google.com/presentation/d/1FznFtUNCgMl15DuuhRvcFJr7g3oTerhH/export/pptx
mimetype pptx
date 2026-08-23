--- v0 (2026-07-19)
+++ v1 (2026-08-23)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
@@ -78,318 +79,322 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId28"/>
       <p:bold r:id="rId29"/>
       <p:italic r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
+      <p:italic r:id="rId34"/>
+      <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Press Start 2P"/>
-      <p:regular r:id="rId34"/>
+      <p:regular r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="DM Sans"/>
-      <p:bold r:id="rId35"/>
-      <p:boldItalic r:id="rId36"/>
+      <p:regular r:id="rId37"/>
+      <p:bold r:id="rId38"/>
+      <p:italic r:id="rId39"/>
+      <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId37" roundtripDataSignature="AMtx7mgKitfQHoDmVQ0GuNHQseP7FVhCMg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId41" roundtripDataSignature="AMtx7miREoBWVmWVSZ8oGvTdFNOWWSYMkg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PressStart2P-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PressStart2P-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1314,243 +1319,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1631,139 +1636,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2ccb666dcb3_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3f70e0ccc34_1_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2ccb666dcb3_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3f70e0ccc34_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2ccb666dcb3_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3f70e0ccc34_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1774,153 +1779,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="235" name="Shape 235"/>
+        <p:cNvPr id="214" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;g2ccb666dcb3_0_215:notes"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3f70e0ccc34_1_194:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;g2ccb666dcb3_0_215:notes"/>
+          <p:cNvPr id="216" name="Google Shape;216;g3f70e0ccc34_1_194:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;g2ccb666dcb3_0_215:notes"/>
+          <p:cNvPr id="217" name="Google Shape;217;g3f70e0ccc34_1_194:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1931,153 +1936,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="269" name="Shape 269"/>
+        <p:cNvPr id="246" name="Shape 246"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g2ccb666dcb3_0_248:notes"/>
+          <p:cNvPr id="247" name="Google Shape;247;g3f70e0ccc34_1_225:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g2ccb666dcb3_0_248:notes"/>
+          <p:cNvPr id="248" name="Google Shape;248;g3f70e0ccc34_1_225:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;g2ccb666dcb3_0_248:notes"/>
+          <p:cNvPr id="249" name="Google Shape;249;g3f70e0ccc34_1_225:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2088,153 +2093,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="338" name="Shape 338"/>
+        <p:cNvPr id="291" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2ccb666dcb3_0_316:notes"/>
+          <p:cNvPr id="292" name="Google Shape;292;g3f70e0ccc34_1_269:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g2ccb666dcb3_0_316:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;g3f70e0ccc34_1_269:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g2ccb666dcb3_0_316:notes"/>
+          <p:cNvPr id="294" name="Google Shape;294;g3f70e0ccc34_1_269:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2245,153 +2250,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="364" name="Shape 364"/>
+        <p:cNvPr id="312" name="Shape 312"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g2ccb666dcb3_0_341:notes"/>
+          <p:cNvPr id="313" name="Google Shape;313;g3f70e0ccc34_1_289:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;g2ccb666dcb3_0_341:notes"/>
+          <p:cNvPr id="314" name="Google Shape;314;g3f70e0ccc34_1_289:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g2ccb666dcb3_0_341:notes"/>
+          <p:cNvPr id="315" name="Google Shape;315;g3f70e0ccc34_1_289:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2402,153 +2407,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="380" name="Shape 380"/>
+        <p:cNvPr id="329" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;g2ccb666dcb3_0_356:notes"/>
+          <p:cNvPr id="330" name="Google Shape;330;g3f70e0ccc34_1_305:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g2ccb666dcb3_0_356:notes"/>
+          <p:cNvPr id="331" name="Google Shape;331;g3f70e0ccc34_1_305:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g2ccb666dcb3_0_356:notes"/>
+          <p:cNvPr id="332" name="Google Shape;332;g3f70e0ccc34_1_305:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2559,153 +2564,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="411" name="Shape 411"/>
+        <p:cNvPr id="354" name="Shape 354"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;g2ccb666dcb3_0_386:notes"/>
+          <p:cNvPr id="355" name="Google Shape;355;g3f70e0ccc34_1_329:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;g2ccb666dcb3_0_386:notes"/>
+          <p:cNvPr id="356" name="Google Shape;356;g3f70e0ccc34_1_329:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;g2ccb666dcb3_0_386:notes"/>
+          <p:cNvPr id="357" name="Google Shape;357;g3f70e0ccc34_1_329:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2716,153 +2721,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="421" name="Shape 421"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g2ccb666dcb3_0_454:notes"/>
+          <p:cNvPr id="422" name="Google Shape;422;g3f70e0ccc34_1_395:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;g2ccb666dcb3_0_454:notes"/>
+          <p:cNvPr id="423" name="Google Shape;423;g3f70e0ccc34_1_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g2ccb666dcb3_0_454:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3f70e0ccc34_1_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2873,153 +2878,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="498" name="Shape 498"/>
+        <p:cNvPr id="439" name="Shape 439"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="499" name="Google Shape;499;g2ccb666dcb3_0_471:notes"/>
+          <p:cNvPr id="440" name="Google Shape;440;g3f70e0ccc34_1_412:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="500" name="Google Shape;500;g2ccb666dcb3_0_471:notes"/>
+          <p:cNvPr id="441" name="Google Shape;441;g3f70e0ccc34_1_412:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="501" name="Google Shape;501;g2ccb666dcb3_0_471:notes"/>
+          <p:cNvPr id="442" name="Google Shape;442;g3f70e0ccc34_1_412:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3030,153 +3035,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="517" name="Shape 517"/>
+        <p:cNvPr id="459" name="Shape 459"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="518" name="Google Shape;518;g2ccb666dcb3_0_489:notes"/>
+          <p:cNvPr id="460" name="Google Shape;460;g3f70e0ccc34_1_431:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="519" name="Google Shape;519;g2ccb666dcb3_0_489:notes"/>
+          <p:cNvPr id="461" name="Google Shape;461;g3f70e0ccc34_1_431:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="520" name="Google Shape;520;g2ccb666dcb3_0_489:notes"/>
+          <p:cNvPr id="462" name="Google Shape;462;g3f70e0ccc34_1_431:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3187,153 +3192,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="536" name="Shape 536"/>
+        <p:cNvPr id="479" name="Shape 479"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;g2ccb666dcb3_0_507:notes"/>
+          <p:cNvPr id="480" name="Google Shape;480;g3f70e0ccc34_1_450:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="538" name="Google Shape;538;g2ccb666dcb3_0_507:notes"/>
+          <p:cNvPr id="481" name="Google Shape;481;g3f70e0ccc34_1_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="539" name="Google Shape;539;g2ccb666dcb3_0_507:notes"/>
+          <p:cNvPr id="482" name="Google Shape;482;g3f70e0ccc34_1_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3344,153 +3349,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="26" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2ccb666dcb3_0_13:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3f70e0ccc34_1_14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2ccb666dcb3_0_13:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;g3f70e0ccc34_1_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g2ccb666dcb3_0_13:notes"/>
+          <p:cNvPr id="29" name="Google Shape;29;g3f70e0ccc34_1_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3501,153 +3506,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="545" name="Shape 545"/>
+        <p:cNvPr id="489" name="Shape 489"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="546" name="Google Shape;546;g2ccb666dcb3_0_515:notes"/>
+          <p:cNvPr id="490" name="Google Shape;490;g3f70e0ccc34_1_459:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="547" name="Google Shape;547;g2ccb666dcb3_0_515:notes"/>
+          <p:cNvPr id="491" name="Google Shape;491;g3f70e0ccc34_1_459:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="548" name="Google Shape;548;g2ccb666dcb3_0_515:notes"/>
+          <p:cNvPr id="492" name="Google Shape;492;g3f70e0ccc34_1_459:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3658,153 +3663,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="570" name="Shape 570"/>
+        <p:cNvPr id="512" name="Shape 512"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="571" name="Google Shape;571;g2ccb666dcb3_0_539:notes"/>
+          <p:cNvPr id="513" name="Google Shape;513;g3f70e0ccc34_1_481:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="572" name="Google Shape;572;g2ccb666dcb3_0_539:notes"/>
+          <p:cNvPr id="514" name="Google Shape;514;g3f70e0ccc34_1_481:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="573" name="Google Shape;573;g2ccb666dcb3_0_539:notes"/>
+          <p:cNvPr id="515" name="Google Shape;515;g3f70e0ccc34_1_481:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3815,153 +3820,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="609" name="Shape 609"/>
+        <p:cNvPr id="543" name="Shape 543"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="610" name="Google Shape;610;g2ccb666dcb3_0_577:notes"/>
+          <p:cNvPr id="544" name="Google Shape;544;g3f70e0ccc34_1_511:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="611" name="Google Shape;611;g2ccb666dcb3_0_577:notes"/>
+          <p:cNvPr id="545" name="Google Shape;545;g3f70e0ccc34_1_511:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="612" name="Google Shape;612;g2ccb666dcb3_0_577:notes"/>
+          <p:cNvPr id="546" name="Google Shape;546;g3f70e0ccc34_1_511:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3972,153 +3977,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="639" name="Shape 639"/>
+        <p:cNvPr id="568" name="Shape 568"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="640" name="Google Shape;640;g2ccb666dcb3_0_606:notes"/>
+          <p:cNvPr id="569" name="Google Shape;569;g3f70e0ccc34_1_535:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="641" name="Google Shape;641;g2ccb666dcb3_0_606:notes"/>
+          <p:cNvPr id="570" name="Google Shape;570;g3f70e0ccc34_1_535:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="642" name="Google Shape;642;g2ccb666dcb3_0_606:notes"/>
+          <p:cNvPr id="571" name="Google Shape;571;g3f70e0ccc34_1_535:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4129,153 +4134,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="39" name="Shape 39"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2ccb666dcb3_0_26:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;g3f70e0ccc34_1_29:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;g2ccb666dcb3_0_26:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;g3f70e0ccc34_1_29:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g2ccb666dcb3_0_26:notes"/>
+          <p:cNvPr id="45" name="Google Shape;45;g3f70e0ccc34_1_29:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4286,153 +4291,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g2ccb666dcb3_0_80:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;g3f70e0ccc34_1_72:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g2ccb666dcb3_0_80:notes"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3f70e0ccc34_1_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g2ccb666dcb3_0_80:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;g3f70e0ccc34_1_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4443,153 +4448,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="108" name="Shape 108"/>
+        <p:cNvPr id="102" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;g2ccb666dcb3_0_93:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3f70e0ccc34_1_87:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;g2ccb666dcb3_0_93:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;g3f70e0ccc34_1_87:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g2ccb666dcb3_0_93:notes"/>
+          <p:cNvPr id="105" name="Google Shape;105;g3f70e0ccc34_1_87:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4600,153 +4605,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvPr id="123" name="Shape 123"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g2ccb666dcb3_0_118:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3f70e0ccc34_1_107:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g2ccb666dcb3_0_118:notes"/>
+          <p:cNvPr id="125" name="Google Shape;125;g3f70e0ccc34_1_107:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g2ccb666dcb3_0_118:notes"/>
+          <p:cNvPr id="126" name="Google Shape;126;g3f70e0ccc34_1_107:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4757,153 +4762,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="147" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g2ccb666dcb3_0_146:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;g3f70e0ccc34_1_130:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g2ccb666dcb3_0_146:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;g3f70e0ccc34_1_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g2ccb666dcb3_0_146:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;g3f70e0ccc34_1_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4914,153 +4919,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="163" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g2ccb666dcb3_0_160:notes"/>
+          <p:cNvPr id="164" name="Google Shape;164;g3f70e0ccc34_1_145:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g2ccb666dcb3_0_160:notes"/>
+          <p:cNvPr id="165" name="Google Shape;165;g3f70e0ccc34_1_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g2ccb666dcb3_0_160:notes"/>
+          <p:cNvPr id="166" name="Google Shape;166;g3f70e0ccc34_1_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5071,153 +5076,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="182" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g2ccb666dcb3_0_177:notes"/>
+          <p:cNvPr id="183" name="Google Shape;183;g3f70e0ccc34_1_163:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;g2ccb666dcb3_0_177:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;g3f70e0ccc34_1_163:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;g2ccb666dcb3_0_177:notes"/>
+          <p:cNvPr id="185" name="Google Shape;185;g3f70e0ccc34_1_163:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5314,25140 +5319,21243 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2ccb666dcb3_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3f70e0ccc34_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2ccb666dcb3_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3f70e0ccc34_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19211151" y="0"/>
-            <a:ext cx="5175897" cy="6864350"/>
+            <a:off x="14406563" y="-1376363"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2ccb666dcb3_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;g3f70e0ccc34_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3948113" y="6834187"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;g3f70e0ccc34_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9112250"/>
-            <a:ext cx="3435779" cy="4603750"/>
+            <a:off x="742950" y="714375"/>
+            <a:ext cx="1228725" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g2ccb666dcb3_0_0"/>
+          <p:cNvPr id="20" name="Google Shape;20;g3f70e0ccc34_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4877410" y="2514600"/>
-            <a:ext cx="15174300" cy="2167500"/>
+            <a:off x="3657600" y="1885950"/>
+            <a:ext cx="11399400" cy="1645800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>80s Retro </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;g2ccb666dcb3_0_0"/>
+          <p:cNvPr id="21" name="Google Shape;21;g3f70e0ccc34_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3251606" y="952500"/>
-            <a:ext cx="18154800" cy="1325100"/>
+            <a:off x="2438400" y="714375"/>
+            <a:ext cx="13624500" cy="1003800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;g3f70e0ccc34_1_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;g3f70e0ccc34_1_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Google Shape;24;g3f70e0ccc34_1_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="23" name="Google Shape;23;g2ccb666dcb3_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;g3f70e0ccc34_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...28 lines deleted...]
-            <a:ext cx="9945343" cy="10058398"/>
+          <a:xfrm rot="-7200000">
+            <a:off x="6763764" y="2675753"/>
+            <a:ext cx="5063312" cy="7589834"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvPr id="218" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="240" name="Google Shape;240;g2ccb666dcb3_0_215"/>
+          <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;g3f70e0ccc34_1_194"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="241" name="Google Shape;241;g2ccb666dcb3_0_215"/>
+          <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;g3f70e0ccc34_1_194"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6738192" cy="7461250"/>
+            <a:off x="-1471613" y="-928687"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="242" name="Google Shape;242;g2ccb666dcb3_0_215"/>
+          <p:cNvPr descr="preencoded.png" id="221" name="Google Shape;221;g3f70e0ccc34_1_194"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6843713" y="8510588"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="222" name="Google Shape;222;g3f70e0ccc34_1_194"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9126091" y="11347450"/>
-            <a:ext cx="8700588" cy="2368550"/>
+            <a:off x="314325" y="7810500"/>
+            <a:ext cx="2125106" cy="2114551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;g3f70e0ccc34_1_194"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="419152" y="10414000"/>
-            <a:ext cx="2833828" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="224" name="Google Shape;224;g3f70e0ccc34_1_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g2ccb666dcb3_0_215"/>
+          <p:cNvPr id="226" name="Google Shape;226;g3f70e0ccc34_1_194"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12532200" cy="1354800"/>
+            <a:off x="4572000" y="352425"/>
+            <a:ext cx="9410700" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;g3f70e0ccc34_1_194"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-            <a:ext cx="21414900" cy="9347100"/>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="16059150" cy="7010400"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="16059150" cy="7010400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...46 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829100" cy="7010400"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="391B5B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3138488" y="2209800"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="391B5B"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...158 lines deleted...]
-              <a:buClr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;g3f70e0ccc34_1_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3502521" y="2486025"/>
+              <a:ext cx="491133" cy="666750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829100" cy="7010400"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="391B5B"/>
-              </a:buClr>
-[...18 lines deleted...]
-                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...224 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8539163" y="2209800"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="391B5B"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...158 lines deleted...]
-              <a:buClr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="233" name="Google Shape;233;g3f70e0ccc34_1_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8840714" y="2527734"/>
+              <a:ext cx="616099" cy="583369"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="5257800" cy="7010400"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1008" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="391B5B"/>
-              </a:buClr>
-[...18 lines deleted...]
-                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...224 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14154150" y="2209800"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="391B5B"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...166 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="236" name="Google Shape;236;g3f70e0ccc34_1_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14478000" y="2557463"/>
+              <a:ext cx="571500" cy="523875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2525078" y="3657600"/>
+              <a:ext cx="2445900" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4343400"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1610678" y="8077200"/>
+              <a:ext cx="4274700" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7925753" y="3657600"/>
+              <a:ext cx="2445900" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4343400"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7011353" y="8077200"/>
+              <a:ext cx="4274700" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12626340" y="3657600"/>
+              <a:ext cx="4274700" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12692063" y="4343400"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;g3f70e0ccc34_1_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12397740" y="8077200"/>
+              <a:ext cx="4731900" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="273" name="Shape 273"/>
+        <p:cNvPr id="250" name="Shape 250"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="274" name="Google Shape;274;g2ccb666dcb3_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="251" name="Google Shape;251;g3f70e0ccc34_1_225"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="275" name="Google Shape;275;g2ccb666dcb3_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;g3f70e0ccc34_1_225"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6560370" y="0"/>
-            <a:ext cx="8700588" cy="2101850"/>
+            <a:off x="4919662" y="-4948238"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="276" name="Google Shape;276;g2ccb666dcb3_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="253" name="Google Shape;253;g3f70e0ccc34_1_225"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14263688" y="8024812"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;g3f70e0ccc34_1_225"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19020627" y="10699750"/>
-            <a:ext cx="5366421" cy="3016250"/>
+            <a:off x="15859125" y="390525"/>
+            <a:ext cx="2085975" cy="2076450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="255" name="Google Shape;255;g3f70e0ccc34_1_225"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21148143" y="520700"/>
-            <a:ext cx="2781648" cy="2768600"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="256" name="Google Shape;256;g3f70e0ccc34_1_225"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;g3f70e0ccc34_1_225"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="742950" y="1181100"/>
+            <a:ext cx="16811625" cy="7755375"/>
+            <a:chOff x="742950" y="1181100"/>
+            <a:chExt cx="16811625" cy="7755375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...547 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E080A5"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="260" name="Google Shape;260;g3f70e0ccc34_1_225"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520960" y="2749562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E080A5"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="262" name="Google Shape;262;g3f70e0ccc34_1_225"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2838450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E080A5"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="264" name="Google Shape;264;g3f70e0ccc34_1_225"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10782281" y="2689622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E080A5"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="266" name="Google Shape;266;g3f70e0ccc34_1_225"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14906626" y="2686047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="742950" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="391B5B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4819650" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="391B5B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="391B5B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12973050" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="391B5B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="781050" y="2914650"/>
+              <a:ext cx="1028700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2914650"/>
+              <a:ext cx="1028700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="2914650"/>
+              <a:ext cx="1028700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13011150" y="2914650"/>
+              <a:ext cx="1028700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="5934075"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="7534275"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="8029575"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="5934075"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="7534275"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="8029575"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="5934075"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="7534275"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="8029575"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="5934075"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7534275"/>
+              <a:ext cx="3621300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3f70e0ccc34_1_225"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="8029575"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...994 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="295" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="343" name="Google Shape;343;g2ccb666dcb3_0_316"/>
+          <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;g3f70e0ccc34_1_269"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="344" name="Google Shape;344;g2ccb666dcb3_0_316"/>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;g3f70e0ccc34_1_269"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6738192" cy="7461250"/>
+            <a:off x="-1471613" y="-928687"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="345" name="Google Shape;345;g2ccb666dcb3_0_316"/>
+          <p:cNvPr descr="preencoded.png" id="298" name="Google Shape;298;g3f70e0ccc34_1_269"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6843713" y="8510588"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="299" name="Google Shape;299;g3f70e0ccc34_1_269"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9126091" y="11347450"/>
-            <a:ext cx="8700588" cy="2368550"/>
+            <a:off x="314325" y="7810500"/>
+            <a:ext cx="2125106" cy="2114551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g3f70e0ccc34_1_269"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="301" name="Google Shape;301;g3f70e0ccc34_1_269"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;g3f70e0ccc34_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="346" name="Google Shape;346;g2ccb666dcb3_0_316"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="348" name="Google Shape;348;g2ccb666dcb3_0_316"/>
+          <p:cNvPr descr="preencoded.png" id="303" name="Google Shape;303;g3f70e0ccc34_1_269"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2438400" y="800100"/>
+            <a:ext cx="6743700" cy="8134350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g2ccb666dcb3_0_316"/>
+          <p:cNvPr id="304" name="Google Shape;304;g3f70e0ccc34_1_269"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="1651000"/>
-            <a:ext cx="9953700" cy="1354800"/>
+            <a:off x="9753600" y="1238250"/>
+            <a:ext cx="7362900" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g3f70e0ccc34_1_269"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14543318" y="3543300"/>
-            <a:ext cx="7875000" cy="7569300"/>
+            <a:off x="9753600" y="2657475"/>
+            <a:ext cx="5974200" cy="5783550"/>
+            <a:chOff x="9753600" y="2657475"/>
+            <a:chExt cx="5974200" cy="5783550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...151 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;g3f70e0ccc34_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9753600" y="2657475"/>
+              <a:ext cx="4084200" cy="1645800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3B1A5A"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3B1A5A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;g3f70e0ccc34_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9753600" y="4105275"/>
+              <a:ext cx="5974200" cy="805800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;g3f70e0ccc34_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9753600" y="4867275"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;g3f70e0ccc34_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9753600" y="5724525"/>
+              <a:ext cx="4084200" cy="1645800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="3B1A5A"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3B1A5A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;g3f70e0ccc34_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9753600" y="7172325"/>
+              <a:ext cx="5974200" cy="805800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;g3f70e0ccc34_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9753600" y="7934325"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...392 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="368" name="Shape 368"/>
+        <p:cNvPr id="316" name="Shape 316"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="369" name="Google Shape;369;g2ccb666dcb3_0_341"/>
+          <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;g3f70e0ccc34_1_289"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="370" name="Google Shape;370;g2ccb666dcb3_0_341"/>
+          <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;g3f70e0ccc34_1_289"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="5722065" cy="8693150"/>
+            <a:off x="-2233612" y="-4763"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="371" name="Google Shape;371;g2ccb666dcb3_0_341"/>
+          <p:cNvPr descr="preencoded.png" id="319" name="Google Shape;319;g3f70e0ccc34_1_289"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15025688" y="3767137"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;g3f70e0ccc34_1_289"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20036754" y="5022850"/>
-            <a:ext cx="4350294" cy="8693150"/>
+            <a:off x="15744825" y="7639050"/>
+            <a:ext cx="2114550" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g3f70e0ccc34_1_289"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="20995724" y="10185400"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;g3f70e0ccc34_1_289"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;g3f70e0ccc34_1_289"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;g3f70e0ccc34_1_289"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="742950" y="2552700"/>
+            <a:ext cx="16802100" cy="4440675"/>
+            <a:chOff x="742950" y="2552700"/>
+            <a:chExt cx="16802100" cy="4440675"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...178 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="325" name="Google Shape;325;g3f70e0ccc34_1_289"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="742950" y="2552700"/>
+              <a:ext cx="16802100" cy="3442200"/>
+              <a:chOff x="742950" y="2552700"/>
+              <a:chExt cx="16802100" cy="3442200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="326" name="Google Shape;326;g3f70e0ccc34_1_289"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="742950" y="2552700"/>
+                <a:ext cx="16802100" cy="3086100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="3B1A5A"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Press Start 2P"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="3B1A5A"/>
+                    </a:solidFill>
+                    <a:latin typeface="Press Start 2P"/>
+                    <a:ea typeface="Press Start 2P"/>
+                    <a:cs typeface="Press Start 2P"/>
+                    <a:sym typeface="Press Start 2P"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="327" name="Google Shape;327;g3f70e0ccc34_1_289"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3172778" y="4991100"/>
+                <a:ext cx="11942400" cy="1003800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="328" name="Google Shape;328;g3f70e0ccc34_1_289"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5636895" y="6086475"/>
+              <a:ext cx="7014300" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="3B1A5A"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="384" name="Shape 384"/>
+        <p:cNvPr id="333" name="Shape 333"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="385" name="Google Shape;385;g2ccb666dcb3_0_356"/>
+          <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;g3f70e0ccc34_1_305"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="386" name="Google Shape;386;g2ccb666dcb3_0_356"/>
+          <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;g3f70e0ccc34_1_305"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6560370" y="0"/>
-            <a:ext cx="8700588" cy="2101850"/>
+            <a:off x="4919662" y="-4948238"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="387" name="Google Shape;387;g2ccb666dcb3_0_356"/>
+          <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;g3f70e0ccc34_1_305"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14263688" y="8024812"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g3f70e0ccc34_1_305"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19020627" y="10699750"/>
-            <a:ext cx="5366421" cy="3016250"/>
+            <a:off x="15859125" y="390525"/>
+            <a:ext cx="2085975" cy="2076450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;g3f70e0ccc34_1_305"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g3f70e0ccc34_1_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="340" name="Google Shape;340;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;g3f70e0ccc34_1_305"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="885825" y="2447925"/>
+            <a:ext cx="7124700" cy="1268700"/>
+            <a:chOff x="885825" y="2447925"/>
+            <a:chExt cx="7124700" cy="1268700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="885825" y="2447925"/>
+              <a:ext cx="7124700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3B1A5A"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3B1A5A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1331595" y="3209925"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;g3f70e0ccc34_1_305"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="885825" y="5715000"/>
+            <a:ext cx="7124700" cy="1268700"/>
+            <a:chOff x="885825" y="5715000"/>
+            <a:chExt cx="7124700" cy="1268700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="885825" y="5715000"/>
+              <a:ext cx="7124700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3B1A5A"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3B1A5A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1331595" y="6477000"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3f70e0ccc34_1_305"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11971020" y="2447925"/>
+            <a:ext cx="5966400" cy="1268700"/>
+            <a:chOff x="11971020" y="2447925"/>
+            <a:chExt cx="5966400" cy="1268700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13811250" y="2447925"/>
+              <a:ext cx="2552700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3B1A5A"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3B1A5A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11971020" y="3209925"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;g3f70e0ccc34_1_305"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11971020" y="5715000"/>
+            <a:ext cx="5966400" cy="1268700"/>
+            <a:chOff x="11971020" y="5715000"/>
+            <a:chExt cx="5966400" cy="1268700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="5715000"/>
+              <a:ext cx="4838700" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3B1A5A"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3B1A5A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>323 Km</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;g3f70e0ccc34_1_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11971020" y="6477000"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="388" name="Google Shape;388;g2ccb666dcb3_0_356"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="390" name="Google Shape;390;g2ccb666dcb3_0_356"/>
+          <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;g3f70e0ccc34_1_305"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="7629525" y="1652588"/>
+            <a:ext cx="5391150" cy="6981825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...994 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="415" name="Shape 415"/>
+        <p:cNvPr id="358" name="Shape 358"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="416" name="Google Shape;416;g2ccb666dcb3_0_386"/>
+          <p:cNvPr descr="preencoded.png" id="359" name="Google Shape;359;g3f70e0ccc34_1_329"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="417" name="Google Shape;417;g2ccb666dcb3_0_386"/>
+          <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;g3f70e0ccc34_1_329"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6738192" cy="7461250"/>
+            <a:off x="-1471613" y="-928687"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="418" name="Google Shape;418;g2ccb666dcb3_0_386"/>
+          <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3f70e0ccc34_1_329"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6843713" y="8510588"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g3f70e0ccc34_1_329"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9126091" y="11347450"/>
-            <a:ext cx="8700588" cy="2368550"/>
+            <a:off x="314325" y="7810500"/>
+            <a:ext cx="2125106" cy="2114551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3f70e0ccc34_1_329"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="419152" y="10414000"/>
-            <a:ext cx="2833828" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="420" name="Google Shape;420;g2ccb666dcb3_0_386"/>
+          <p:cNvPr id="366" name="Google Shape;366;g3f70e0ccc34_1_329"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1354800"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g3f70e0ccc34_1_329"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="376" name="Google Shape;376;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="396" name="Google Shape;396;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;g3f70e0ccc34_1_329"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;g3f70e0ccc34_1_329"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11525250" y="4805363"/>
+              <a:ext cx="2903100" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="391B5B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12558713" y="5262563"/>
+              <a:ext cx="783000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g3f70e0ccc34_1_329"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1440300"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1440300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Treasure </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="391B5B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8420100"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;g3f70e0ccc34_1_329"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1440300"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1440300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Spellcasting </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="391B5B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3f70e0ccc34_1_329"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8420100"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="391B5B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="484" name="Shape 484"/>
+        <p:cNvPr id="425" name="Shape 425"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="485" name="Google Shape;485;g2ccb666dcb3_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="426" name="Google Shape;426;g3f70e0ccc34_1_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="486" name="Google Shape;486;g2ccb666dcb3_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;g3f70e0ccc34_1_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19211151" y="0"/>
-            <a:ext cx="5175897" cy="6864350"/>
+            <a:off x="14406563" y="-1376363"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="487" name="Google Shape;487;g2ccb666dcb3_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;g3f70e0ccc34_1_395"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3948113" y="6834187"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;g3f70e0ccc34_1_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9112250"/>
-            <a:ext cx="3435779" cy="4603750"/>
+            <a:off x="742950" y="714375"/>
+            <a:ext cx="1228725" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="430" name="Google Shape;430;g3f70e0ccc34_1_395"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g3f70e0ccc34_1_395"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;g3f70e0ccc34_1_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g3f70e0ccc34_1_395"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="5153025"/>
+            <a:ext cx="6621900" cy="1402200"/>
+            <a:chOff x="10086975" y="5153025"/>
+            <a:chExt cx="6621900" cy="1402200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;g3f70e0ccc34_1_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6621900" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3f70e0ccc34_1_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5648325"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="488" name="Google Shape;488;g2ccb666dcb3_0_454"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="490" name="Google Shape;490;g2ccb666dcb3_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="436" name="Google Shape;436;g3f70e0ccc34_1_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...206 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="495" name="Google Shape;495;g2ccb666dcb3_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="437" name="Google Shape;437;g3f70e0ccc34_1_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2ccb666dcb3_0_454"/>
+          <p:cNvPr id="438" name="Google Shape;438;g3f70e0ccc34_1_395"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13374772" y="3594100"/>
-            <a:ext cx="10690500" cy="2370600"/>
+            <a:off x="10029825" y="2695575"/>
+            <a:ext cx="7915200" cy="1790700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="502" name="Shape 502"/>
+        <p:cNvPr id="443" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="503" name="Google Shape;503;g2ccb666dcb3_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="444" name="Google Shape;444;g3f70e0ccc34_1_412"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="504" name="Google Shape;504;g2ccb666dcb3_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;g3f70e0ccc34_1_412"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6560370" y="0"/>
-            <a:ext cx="8700588" cy="2101850"/>
+            <a:off x="4919662" y="-4948238"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="505" name="Google Shape;505;g2ccb666dcb3_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;g3f70e0ccc34_1_412"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14263688" y="8024812"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;g3f70e0ccc34_1_412"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19020627" y="10699750"/>
-            <a:ext cx="5366421" cy="3016250"/>
+            <a:off x="15859125" y="390525"/>
+            <a:ext cx="2085975" cy="2076450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;g3f70e0ccc34_1_412"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21148143" y="520700"/>
-            <a:ext cx="2781648" cy="2768600"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;g3f70e0ccc34_1_412"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;g3f70e0ccc34_1_412"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;g3f70e0ccc34_1_412"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="4076700"/>
+            <a:ext cx="6621900" cy="1402200"/>
+            <a:chOff x="2209800" y="4076700"/>
+            <a:chExt cx="6621900" cy="1402200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;g3f70e0ccc34_1_412"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4076700"/>
+              <a:ext cx="6621900" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;g3f70e0ccc34_1_412"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4572000"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g2ccb666dcb3_0_471"/>
+          <p:cNvPr id="454" name="Google Shape;454;g3f70e0ccc34_1_412"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8891100" cy="609600"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2716500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...2 lines deleted...]
-                <a:sym typeface="Press Start 2P"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g2ccb666dcb3_0_471"/>
+          <p:cNvPr id="455" name="Google Shape;455;g3f70e0ccc34_1_412"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="6096000"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="2370600"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="1790700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="515" name="Google Shape;515;g2ccb666dcb3_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="456" name="Google Shape;456;g3f70e0ccc34_1_412"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="457" name="Google Shape;457;g3f70e0ccc34_1_412"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="516" name="Google Shape;516;g2ccb666dcb3_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="458" name="Google Shape;458;g3f70e0ccc34_1_412"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="8181975" y="5743575"/>
+            <a:ext cx="4333875" cy="4438650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="521" name="Shape 521"/>
+        <p:cNvPr id="463" name="Shape 463"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="522" name="Google Shape;522;g2ccb666dcb3_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="464" name="Google Shape;464;g3f70e0ccc34_1_431"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="523" name="Google Shape;523;g2ccb666dcb3_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;g3f70e0ccc34_1_431"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6738192" cy="7461250"/>
+            <a:off x="-1471613" y="-928687"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="524" name="Google Shape;524;g2ccb666dcb3_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="466" name="Google Shape;466;g3f70e0ccc34_1_431"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6843713" y="8510588"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="467" name="Google Shape;467;g3f70e0ccc34_1_431"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9126091" y="11347450"/>
-            <a:ext cx="8700588" cy="2368550"/>
+            <a:off x="314325" y="7810500"/>
+            <a:ext cx="2125106" cy="2114551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="468" name="Google Shape;468;g3f70e0ccc34_1_431"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="419152" y="10414000"/>
-            <a:ext cx="2833828" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;g3f70e0ccc34_1_431"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;g3f70e0ccc34_1_431"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3f70e0ccc34_1_431"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12658725" y="3019425"/>
+            <a:ext cx="4354800" cy="2145000"/>
+            <a:chOff x="12658725" y="3019425"/>
+            <a:chExt cx="4354800" cy="2145000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;g3f70e0ccc34_1_431"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3019425"/>
+              <a:ext cx="4354800" cy="805800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3f70e0ccc34_1_431"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3857625"/>
+              <a:ext cx="4347300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="526" name="Google Shape;526;g2ccb666dcb3_0_489"/>
+          <p:cNvPr id="474" name="Google Shape;474;g3f70e0ccc34_1_431"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="10498800"/>
+            <a:off x="619125" y="1333500"/>
+            <a:ext cx="5153100" cy="7886700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="533" name="Google Shape;533;g2ccb666dcb3_0_489"/>
+          <p:cNvPr id="475" name="Google Shape;475;g3f70e0ccc34_1_431"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="7734300"/>
-            <a:ext cx="6994200" cy="5012400"/>
+            <a:off x="12573000" y="5800725"/>
+            <a:ext cx="5204400" cy="3764400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Uncover treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;g3f70e0ccc34_1_431"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="477" name="Google Shape;477;g3f70e0ccc34_1_431"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;g3f70e0ccc34_1_431"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="540" name="Shape 540"/>
+        <p:cNvPr id="483" name="Shape 483"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="541" name="Google Shape;541;g2ccb666dcb3_0_507"/>
+          <p:cNvPr descr="preencoded.png" id="484" name="Google Shape;484;g3f70e0ccc34_1_450"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;g3f70e0ccc34_1_450"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="486" name="Google Shape;486;g3f70e0ccc34_1_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;g3f70e0ccc34_1_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="542" name="Google Shape;542;g2ccb666dcb3_0_507"/>
+          <p:cNvPr id="488" name="Google Shape;488;g3f70e0ccc34_1_450"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2370600"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="1790700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2ccb666dcb3_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g3f70e0ccc34_1_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2ccb666dcb3_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g3f70e0ccc34_1_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="5722065" cy="8693150"/>
+            <a:off x="-2233612" y="-4763"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g2ccb666dcb3_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g3f70e0ccc34_1_14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15025688" y="3767137"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;g3f70e0ccc34_1_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20036754" y="5022850"/>
-            <a:ext cx="4350294" cy="8693150"/>
+            <a:off x="15744825" y="7639050"/>
+            <a:ext cx="2114550" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;g3f70e0ccc34_1_14"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="20995724" y="10185400"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g3f70e0ccc34_1_14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Google Shape;37;g3f70e0ccc34_1_14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g2ccb666dcb3_0_13"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3f70e0ccc34_1_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="11922600" cy="2167500"/>
+            <a:off x="8778240" y="781050"/>
+            <a:ext cx="8961000" cy="1645800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2ccb666dcb3_0_13"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3f70e0ccc34_1_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2269200"/>
+            <a:off x="0" y="8686800"/>
+            <a:ext cx="10757400" cy="1707000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="38" name="Google Shape;38;g2ccb666dcb3_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;g3f70e0ccc34_1_14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="800100" y="219075"/>
+            <a:ext cx="2013697" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="41" name="Google Shape;41;g3f70e0ccc34_1_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2685266" cy="2819400"/>
+          <a:xfrm rot="-900000">
+            <a:off x="9371958" y="2390738"/>
+            <a:ext cx="6760134" cy="3829167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="549" name="Shape 549"/>
+        <p:cNvPr id="493" name="Shape 493"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="550" name="Google Shape;550;g2ccb666dcb3_0_515"/>
+          <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;g3f70e0ccc34_1_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="551" name="Google Shape;551;g2ccb666dcb3_0_515"/>
+          <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;g3f70e0ccc34_1_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6560370" y="0"/>
-            <a:ext cx="8700588" cy="2101850"/>
+            <a:off x="4919662" y="-4948238"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="552" name="Google Shape;552;g2ccb666dcb3_0_515"/>
+          <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;g3f70e0ccc34_1_459"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14263688" y="8024812"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="497" name="Google Shape;497;g3f70e0ccc34_1_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19020627" y="10699750"/>
-            <a:ext cx="5366421" cy="3016250"/>
+            <a:off x="15859125" y="390525"/>
+            <a:ext cx="2085975" cy="2076450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;g3f70e0ccc34_1_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="499" name="Google Shape;499;g3f70e0ccc34_1_459"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3f70e0ccc34_1_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="553" name="Google Shape;553;g2ccb666dcb3_0_515"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="555" name="Google Shape;555;g2ccb666dcb3_0_515"/>
+          <p:cNvPr descr="preencoded.png" id="501" name="Google Shape;501;g3f70e0ccc34_1_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6391275" y="2857500"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="557" name="Google Shape;557;g2ccb666dcb3_0_515"/>
+          <p:cNvPr id="502" name="Google Shape;502;g3f70e0ccc34_1_459"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3708864" y="1104900"/>
-            <a:ext cx="16982100" cy="812700"/>
+            <a:off x="2811780" y="828675"/>
+            <a:ext cx="12674100" cy="617100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="3600"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="503" name="Google Shape;503;g3f70e0ccc34_1_459"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3505200"/>
-            <a:ext cx="6935100" cy="1778100"/>
+            <a:off x="1285875" y="2628900"/>
+            <a:ext cx="5292000" cy="1440300"/>
+            <a:chOff x="1285875" y="2628900"/>
+            <a:chExt cx="5292000" cy="1440300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g3f70e0ccc34_1_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="2628900"/>
+              <a:ext cx="5292000" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;g3f70e0ccc34_1_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3162300"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="506" name="Google Shape;506;g3f70e0ccc34_1_459"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3505200"/>
-            <a:ext cx="6935100" cy="1778100"/>
+            <a:off x="1285875" y="5000625"/>
+            <a:ext cx="5292000" cy="1440300"/>
+            <a:chOff x="1285875" y="5000625"/>
+            <a:chExt cx="5292000" cy="1440300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;g3f70e0ccc34_1_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5000625"/>
+              <a:ext cx="5292000" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;g3f70e0ccc34_1_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5534025"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="509" name="Google Shape;509;g3f70e0ccc34_1_459"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3505200"/>
-            <a:ext cx="7138200" cy="812700"/>
+            <a:off x="1285875" y="7372350"/>
+            <a:ext cx="5292000" cy="1440300"/>
+            <a:chOff x="1285875" y="7372350"/>
+            <a:chExt cx="5292000" cy="1440300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;g3f70e0ccc34_1_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7372350"/>
+              <a:ext cx="5292000" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;g3f70e0ccc34_1_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7905750"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="574" name="Shape 574"/>
+        <p:cNvPr id="516" name="Shape 516"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="575" name="Google Shape;575;g2ccb666dcb3_0_539"/>
+          <p:cNvPr descr="preencoded.png" id="517" name="Google Shape;517;g3f70e0ccc34_1_481"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="576" name="Google Shape;576;g2ccb666dcb3_0_539"/>
+          <p:cNvPr descr="preencoded.png" id="518" name="Google Shape;518;g3f70e0ccc34_1_481"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6738192" cy="7461250"/>
+            <a:off x="-1471613" y="-928687"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="577" name="Google Shape;577;g2ccb666dcb3_0_539"/>
+          <p:cNvPr descr="preencoded.png" id="519" name="Google Shape;519;g3f70e0ccc34_1_481"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6843713" y="8510588"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="520" name="Google Shape;520;g3f70e0ccc34_1_481"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9126091" y="11347450"/>
-            <a:ext cx="8700588" cy="2368550"/>
+            <a:off x="314325" y="7810500"/>
+            <a:ext cx="2125106" cy="2114551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;g3f70e0ccc34_1_481"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="419152" y="10414000"/>
-            <a:ext cx="2833828" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="522" name="Google Shape;522;g3f70e0ccc34_1_481"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="579" name="Google Shape;579;g2ccb666dcb3_0_539"/>
+          <p:cNvPr id="524" name="Google Shape;524;g3f70e0ccc34_1_481"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17422200" cy="1354800"/>
+            <a:off x="2667000" y="828675"/>
+            <a:ext cx="12963600" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="525" name="Google Shape;525;g3f70e0ccc34_1_481"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="3289300"/>
-            <a:ext cx="24387000" cy="9766200"/>
+            <a:off x="0" y="2466975"/>
+            <a:ext cx="18288000" cy="7164825"/>
+            <a:chOff x="0" y="2466975"/>
+            <a:chExt cx="18288000" cy="7164825"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...327 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;g3f70e0ccc34_1_481"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1805">
+              <a:off x="-1" y="5938877"/>
+              <a:ext cx="18288003" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;g3f70e0ccc34_1_481"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5367617">
+              <a:off x="-4658" y="4924350"/>
+              <a:ext cx="2038290" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;g3f70e0ccc34_1_481"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5379191">
+              <a:off x="7915283" y="4357726"/>
+              <a:ext cx="3171958" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;g3f70e0ccc34_1_481"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5381813">
+              <a:off x="3409962" y="7758151"/>
+              <a:ext cx="3629151" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="530" name="Google Shape;530;g3f70e0ccc34_1_481"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5369204">
+              <a:off x="12649195" y="7015200"/>
+              <a:ext cx="2143286" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="531" name="Google Shape;531;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1304925" y="3581400"/>
+              <a:ext cx="3497700" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1304925" y="4076700"/>
+              <a:ext cx="3489900" cy="1611600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Quest for artifact</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Volcano disaster</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2466975"/>
+              <a:ext cx="3497700" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Transform</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="534" name="Google Shape;534;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2962275"/>
+              <a:ext cx="3489900" cy="2811900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Plot to assassinate leader uncovered.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6324600"/>
+              <a:ext cx="3497700" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Rise</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="536" name="Google Shape;536;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6819900"/>
+              <a:ext cx="3489900" cy="2811900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>City expands, conquers neighbors.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6324600"/>
+              <a:ext cx="3497700" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6819900"/>
+              <a:ext cx="3489900" cy="1611600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Kingdom invaded</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Hero's festival</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="295275" y="6033150"/>
+              <a:ext cx="1491600" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="8782050" y="6033150"/>
+              <a:ext cx="1491600" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="4524375" y="4585350"/>
+              <a:ext cx="1491600" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="542" name="Google Shape;542;g3f70e0ccc34_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13020675" y="4585350"/>
+              <a:ext cx="1491600" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...551 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="613" name="Shape 613"/>
+        <p:cNvPr id="547" name="Shape 547"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="614" name="Google Shape;614;g2ccb666dcb3_0_577"/>
+          <p:cNvPr descr="preencoded.png" id="548" name="Google Shape;548;g3f70e0ccc34_1_511"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="615" name="Google Shape;615;g2ccb666dcb3_0_577"/>
+          <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;g3f70e0ccc34_1_511"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19211151" y="0"/>
-            <a:ext cx="5175897" cy="6864350"/>
+            <a:off x="14406563" y="-1376363"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="616" name="Google Shape;616;g2ccb666dcb3_0_577"/>
+          <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;g3f70e0ccc34_1_511"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3948113" y="6834187"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;g3f70e0ccc34_1_511"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9112250"/>
-            <a:ext cx="3435779" cy="4603750"/>
+            <a:off x="742950" y="714375"/>
+            <a:ext cx="1228725" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;g3f70e0ccc34_1_511"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="990724" y="952500"/>
-            <a:ext cx="1638505" cy="1638300"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;g3f70e0ccc34_1_511"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;g3f70e0ccc34_1_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="618" name="Google Shape;618;g2ccb666dcb3_0_577"/>
+          <p:cNvPr id="555" name="Google Shape;555;g3f70e0ccc34_1_511"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="2370600"/>
+            <a:off x="7000875" y="533400"/>
+            <a:ext cx="4286400" cy="1790700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="556" name="Google Shape;556;g3f70e0ccc34_1_511"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="3060700"/>
-            <a:ext cx="6096900" cy="7594500"/>
+            <a:off x="1868805" y="2295525"/>
+            <a:ext cx="4663500" cy="5802600"/>
+            <a:chOff x="1868805" y="2295525"/>
+            <a:chExt cx="4663500" cy="5802600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="557" name="Google Shape;557;g3f70e0ccc34_1_511"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1914525" y="2295525"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;g3f70e0ccc34_1_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1868805" y="7019925"/>
+              <a:ext cx="4663500" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;g3f70e0ccc34_1_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1884045" y="7591425"/>
+              <a:ext cx="4632900" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="560" name="Google Shape;560;g3f70e0ccc34_1_511"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="3060700"/>
-            <a:ext cx="6096762" cy="6096000"/>
+            <a:off x="7088505" y="3895725"/>
+            <a:ext cx="4663500" cy="6259800"/>
+            <a:chOff x="7088505" y="3895725"/>
+            <a:chExt cx="4663500" cy="6259800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="561" name="Google Shape;561;g3f70e0ccc34_1_511"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="3895725"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;g3f70e0ccc34_1_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7088505" y="8620125"/>
+              <a:ext cx="4663500" cy="1074300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;g3f70e0ccc34_1_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7103745" y="9648825"/>
+              <a:ext cx="4632900" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="564" name="Google Shape;564;g3f70e0ccc34_1_511"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="9359900"/>
-            <a:ext cx="6096900" cy="1295400"/>
+            <a:off x="12308205" y="2295525"/>
+            <a:ext cx="4663500" cy="5802600"/>
+            <a:chOff x="12308205" y="2295525"/>
+            <a:chExt cx="4663500" cy="5802600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="565" name="Google Shape;565;g3f70e0ccc34_1_511"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2295525"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;g3f70e0ccc34_1_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12308205" y="7019925"/>
+              <a:ext cx="4663500" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;g3f70e0ccc34_1_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12323445" y="7591425"/>
+              <a:ext cx="4632900" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...632 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="643" name="Shape 643"/>
+        <p:cNvPr id="572" name="Shape 572"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="644" name="Google Shape;644;g2ccb666dcb3_0_606"/>
+          <p:cNvPr descr="preencoded.png" id="573" name="Google Shape;573;g3f70e0ccc34_1_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="645" name="Google Shape;645;g2ccb666dcb3_0_606"/>
+          <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;g3f70e0ccc34_1_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="5722065" cy="8693150"/>
+            <a:off x="-2233612" y="-4763"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="646" name="Google Shape;646;g2ccb666dcb3_0_606"/>
+          <p:cNvPr descr="preencoded.png" id="575" name="Google Shape;575;g3f70e0ccc34_1_535"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15025688" y="3767137"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="576" name="Google Shape;576;g3f70e0ccc34_1_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20036754" y="5022850"/>
-            <a:ext cx="4350294" cy="8693150"/>
+            <a:off x="15744825" y="7639050"/>
+            <a:ext cx="2114550" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="577" name="Google Shape;577;g3f70e0ccc34_1_535"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="20995724" y="10185400"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;g3f70e0ccc34_1_535"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;g3f70e0ccc34_1_535"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="648" name="Google Shape;648;g2ccb666dcb3_0_606"/>
+          <p:cNvPr id="580" name="Google Shape;580;g3f70e0ccc34_1_535"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="9572700" cy="4402800"/>
+            <a:off x="9877425" y="1485900"/>
+            <a:ext cx="7077000" cy="3314700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="651" name="Google Shape;651;g2ccb666dcb3_0_606"/>
+          <p:cNvPr id="581" name="Google Shape;581;g3f70e0ccc34_1_535"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13171546" y="6438900"/>
-            <a:ext cx="9369600" cy="4377300"/>
+            <a:off x="9877425" y="4829175"/>
+            <a:ext cx="6985500" cy="3288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="652" name="Google Shape;652;g2ccb666dcb3_0_606"/>
+          <p:cNvPr id="582" name="Google Shape;582;g3f70e0ccc34_1_535"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="8326937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
-                <a:hlinkClick r:id="rId8">
+                <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="653" name="Google Shape;653;g2ccb666dcb3_0_606"/>
+          <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;g3f70e0ccc34_1_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2083060" y="3365500"/>
-            <a:ext cx="9446806" cy="6146800"/>
+            <a:off x="1562100" y="2524125"/>
+            <a:ext cx="6962775" cy="5410200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="43" name="Shape 43"/>
+        <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="44" name="Google Shape;44;g2ccb666dcb3_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;g3f70e0ccc34_1_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="45" name="Google Shape;45;g2ccb666dcb3_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;g3f70e0ccc34_1_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6560370" y="0"/>
-            <a:ext cx="8700588" cy="2101850"/>
+            <a:off x="4919662" y="-4948238"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="46" name="Google Shape;46;g2ccb666dcb3_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;g3f70e0ccc34_1_29"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14263688" y="8024812"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;g3f70e0ccc34_1_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19020627" y="10699750"/>
-            <a:ext cx="5366421" cy="3016250"/>
+            <a:off x="15859125" y="390525"/>
+            <a:ext cx="2085975" cy="2076450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;g3f70e0ccc34_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21148143" y="520700"/>
-            <a:ext cx="2781648" cy="2768600"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="52" name="Google Shape;52;g3f70e0ccc34_1_29"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;g2ccb666dcb3_0_26"/>
+          <p:cNvPr id="54" name="Google Shape;54;g3f70e0ccc34_1_29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17613000" cy="1354800"/>
+            <a:off x="2667000" y="990600"/>
+            <a:ext cx="13220700" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3f70e0ccc34_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="4521200"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="-68580" y="3390900"/>
+            <a:ext cx="5888355" cy="1219200"/>
+            <a:chOff x="-68580" y="3390900"/>
+            <a:chExt cx="5888355" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="391B5B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-68580" y="3590925"/>
+              <a:ext cx="4516800" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="4010025"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4672965" y="3691890"/>
+              <a:ext cx="1074300" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3f70e0ccc34_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="4787900"/>
-            <a:ext cx="5931600" cy="1092300"/>
+            <a:off x="12468225" y="3390900"/>
+            <a:ext cx="5888400" cy="1219200"/>
+            <a:chOff x="12468225" y="3390900"/>
+            <a:chExt cx="5888400" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="391B5B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12540615" y="3691890"/>
+              <a:ext cx="1074300" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3590925"/>
+              <a:ext cx="4516800" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="4010025"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;g3f70e0ccc34_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-152419" y="4787900"/>
-            <a:ext cx="6084000" cy="609600"/>
+            <a:off x="-68580" y="5629275"/>
+            <a:ext cx="5888355" cy="1219200"/>
+            <a:chOff x="-68580" y="5629275"/>
+            <a:chExt cx="5888355" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="391B5B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-68580" y="5829300"/>
+              <a:ext cx="4516800" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="6248400"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4672965" y="5930265"/>
+              <a:ext cx="1074300" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3f70e0ccc34_1_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="5629275"/>
+            <a:ext cx="5888400" cy="1219200"/>
+            <a:chOff x="12468225" y="5629275"/>
+            <a:chExt cx="5888400" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="391B5B"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12540615" y="5930265"/>
+              <a:ext cx="1074300" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5829300"/>
+              <a:ext cx="4516800" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="6248400"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g3f70e0ccc34_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-135484" y="5346700"/>
-            <a:ext cx="6067200" cy="669000"/>
+            <a:off x="-68580" y="7867650"/>
+            <a:ext cx="5888355" cy="1219200"/>
+            <a:chOff x="-68580" y="7867650"/>
+            <a:chExt cx="5888355" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="391B5B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-68580" y="8067675"/>
+              <a:ext cx="4516800" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="8486775"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4672965" y="8168640"/>
+              <a:ext cx="1074300" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;g3f70e0ccc34_1_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="7867650"/>
+            <a:ext cx="5888400" cy="1219200"/>
+            <a:chOff x="12468225" y="7867650"/>
+            <a:chExt cx="5888400" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="391B5B"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...6 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12540615" y="8168640"/>
+              <a:ext cx="1074300" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8067675"/>
+              <a:ext cx="4516800" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;g3f70e0ccc34_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8486775"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="55" name="Google Shape;55;g2ccb666dcb3_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;g3f70e0ccc34_1_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6134867" y="4521200"/>
-[...1874 lines deleted...]
-            <a:ext cx="6487337" cy="8235950"/>
+            <a:off x="6896100" y="2714625"/>
+            <a:ext cx="4495800" cy="7343775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="99" name="Google Shape;99;g2ccb666dcb3_0_80"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;g3f70e0ccc34_1_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="100" name="Google Shape;100;g2ccb666dcb3_0_80"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;g3f70e0ccc34_1_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6738192" cy="7461250"/>
+            <a:off x="-1471613" y="-928687"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="101" name="Google Shape;101;g2ccb666dcb3_0_80"/>
+          <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;g3f70e0ccc34_1_72"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6843713" y="8510588"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="94" name="Google Shape;94;g3f70e0ccc34_1_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9126091" y="11347450"/>
-            <a:ext cx="8700588" cy="2368550"/>
+            <a:off x="314325" y="7810500"/>
+            <a:ext cx="2125106" cy="2114551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3f70e0ccc34_1_72"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="419152" y="10414000"/>
-            <a:ext cx="2833828" cy="2819400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="96" name="Google Shape;96;g3f70e0ccc34_1_72"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="97" name="Google Shape;97;g3f70e0ccc34_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g2ccb666dcb3_0_80"/>
+          <p:cNvPr id="98" name="Google Shape;98;g3f70e0ccc34_1_72"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17613000" cy="1354800"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="13220700" cy="1028700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>The Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3f70e0ccc34_1_72"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="5469600"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="4107300"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="4107300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;g3f70e0ccc34_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;g3f70e0ccc34_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvPr id="106" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="113" name="Google Shape;113;g2ccb666dcb3_0_93"/>
+          <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;g3f70e0ccc34_1_87"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="114" name="Google Shape;114;g2ccb666dcb3_0_93"/>
+          <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3f70e0ccc34_1_87"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19211151" y="0"/>
-            <a:ext cx="5175897" cy="6864350"/>
+            <a:off x="14406563" y="-1376363"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="115" name="Google Shape;115;g2ccb666dcb3_0_93"/>
+          <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;g3f70e0ccc34_1_87"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3948113" y="6834187"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g3f70e0ccc34_1_87"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9112250"/>
-            <a:ext cx="3435779" cy="4603750"/>
+            <a:off x="742950" y="714375"/>
+            <a:ext cx="1228725" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3f70e0ccc34_1_87"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3f70e0ccc34_1_87"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3f70e0ccc34_1_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="116" name="Google Shape;116;g2ccb666dcb3_0_93"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="118" name="Google Shape;118;g2ccb666dcb3_0_93"/>
+          <p:cNvPr descr="preencoded.png" id="114" name="Google Shape;114;g3f70e0ccc34_1_87"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="6229350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3f70e0ccc34_1_87"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8305800"/>
+            <a:off x="1523258" y="7124700"/>
+            <a:ext cx="7337017" cy="1802100"/>
+            <a:chOff x="1523258" y="7124700"/>
+            <a:chExt cx="7337017" cy="1802100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="116" name="Google Shape;116;g3f70e0ccc34_1_87"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1523258" y="7443788"/>
+              <a:ext cx="897075" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;g3f70e0ccc34_1_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2886075" y="7124700"/>
+              <a:ext cx="5974200" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;g3f70e0ccc34_1_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2886075" y="7620000"/>
+              <a:ext cx="5966400" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3f70e0ccc34_1_87"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1816327" y="9499600"/>
-            <a:ext cx="9907200" cy="2260500"/>
+            <a:off x="9697164" y="7124700"/>
+            <a:ext cx="7306986" cy="1802100"/>
+            <a:chOff x="9697164" y="7124700"/>
+            <a:chExt cx="7306986" cy="1802100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...207 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;g3f70e0ccc34_1_87"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9697164" y="7439025"/>
+              <a:ext cx="837009" cy="1066919"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="121" name="Google Shape;121;g3f70e0ccc34_1_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="7124700"/>
+              <a:ext cx="5974200" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;g3f70e0ccc34_1_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="7620000"/>
+              <a:ext cx="5966400" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...385 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="127" name="Shape 127"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="139" name="Google Shape;139;g2ccb666dcb3_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;g3f70e0ccc34_1_107"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="140" name="Google Shape;140;g2ccb666dcb3_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;g3f70e0ccc34_1_107"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6560370" y="0"/>
-            <a:ext cx="8700588" cy="2101850"/>
+            <a:off x="4919662" y="-4948238"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="141" name="Google Shape;141;g2ccb666dcb3_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;g3f70e0ccc34_1_107"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14263688" y="8024812"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;g3f70e0ccc34_1_107"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19020627" y="10699750"/>
-            <a:ext cx="5366421" cy="3016250"/>
+            <a:off x="15859125" y="390525"/>
+            <a:ext cx="2085975" cy="2076450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3f70e0ccc34_1_107"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;g3f70e0ccc34_1_107"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;g3f70e0ccc34_1_107"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3f70e0ccc34_1_107"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="685800" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="685800" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;g3f70e0ccc34_1_107"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="5076825"/>
+              <a:ext cx="5267325" cy="4114800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3f70e0ccc34_1_107"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="2619375"/>
+              <a:ext cx="2520300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;g3f70e0ccc34_1_107"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="3419475"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;g3f70e0ccc34_1_107"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11868150" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="11868150" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="140" name="Google Shape;140;g3f70e0ccc34_1_107"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="5076825"/>
+              <a:ext cx="5267325" cy="4114800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;g3f70e0ccc34_1_107"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="2619375"/>
+              <a:ext cx="2520300" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;g3f70e0ccc34_1_107"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="3419475"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g3f70e0ccc34_1_107"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6276975" y="1123950"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="6276975" y="1123950"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3f70e0ccc34_1_107"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3581400"/>
+              <a:ext cx="5267325" cy="4114800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;g3f70e0ccc34_1_107"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="1123950"/>
+              <a:ext cx="2177400" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Dragon </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;g3f70e0ccc34_1_107"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="1924050"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="84CCF7"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="142" name="Google Shape;142;g2ccb666dcb3_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;g3f70e0ccc34_1_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21148143" y="520700"/>
-            <a:ext cx="2781648" cy="2768600"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;g3f70e0ccc34_1_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="-2233612" y="-4763"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="144" name="Google Shape;144;g2ccb666dcb3_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="154" name="Google Shape;154;g3f70e0ccc34_1_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15025688" y="3767137"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;g3f70e0ccc34_1_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15744825" y="7639050"/>
+            <a:ext cx="2114550" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;g3f70e0ccc34_1_130"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;g3f70e0ccc34_1_130"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="158" name="Google Shape;158;g3f70e0ccc34_1_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;g3f70e0ccc34_1_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;g3f70e0ccc34_1_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-            <a:ext cx="7023900" cy="8763000"/>
+            <a:off x="4495800" y="2705100"/>
+            <a:ext cx="10321275" cy="6177900"/>
+            <a:chOff x="4495800" y="2705100"/>
+            <a:chExt cx="10321275" cy="6177900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;g3f70e0ccc34_1_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4495800" y="2705100"/>
+              <a:ext cx="10292700" cy="5646300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;g3f70e0ccc34_1_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9210675" y="8420100"/>
+              <a:ext cx="5606400" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...700 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="168" name="Google Shape;168;g2ccb666dcb3_0_146"/>
+          <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;g3f70e0ccc34_1_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="169" name="Google Shape;169;g2ccb666dcb3_0_146"/>
+          <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;g3f70e0ccc34_1_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="5722065" cy="8693150"/>
+            <a:off x="-1471613" y="-928687"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="170" name="Google Shape;170;g2ccb666dcb3_0_146"/>
+          <p:cNvPr descr="preencoded.png" id="170" name="Google Shape;170;g3f70e0ccc34_1_145"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6843713" y="8510588"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;g3f70e0ccc34_1_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20036754" y="5022850"/>
-            <a:ext cx="4350294" cy="8693150"/>
+            <a:off x="314325" y="7810500"/>
+            <a:ext cx="2125106" cy="2114551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;g3f70e0ccc34_1_145"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g3f70e0ccc34_1_145"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;g3f70e0ccc34_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="171" name="Google Shape;171;g2ccb666dcb3_0_146"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="173" name="Google Shape;173;g2ccb666dcb3_0_146"/>
+          <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;g3f70e0ccc34_1_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="711289" cy="2590800"/>
+          <a:xfrm rot="-1275864">
+            <a:off x="2992910" y="1859793"/>
+            <a:ext cx="5457825" cy="7096125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;g3f70e0ccc34_1_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="1384300"/>
-            <a:ext cx="5458634" cy="4437887"/>
+            <a:off x="9144000" y="2333625"/>
+            <a:ext cx="5463600" cy="2507100"/>
+            <a:chOff x="9144000" y="2333625"/>
+            <a:chExt cx="5463600" cy="2507100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g3f70e0ccc34_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="2333625"/>
+              <a:ext cx="5463600" cy="1531500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="178" name="Google Shape;178;g3f70e0ccc34_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="3933825"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;g3f70e0ccc34_1_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5995149" y="3606800"/>
-            <a:ext cx="13603500" cy="8077200"/>
+            <a:off x="11239500" y="5591175"/>
+            <a:ext cx="5463600" cy="2507100"/>
+            <a:chOff x="11239500" y="5591175"/>
+            <a:chExt cx="5463600" cy="2507100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3f70e0ccc34_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11239500" y="5591175"/>
+              <a:ext cx="5463600" cy="1531500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;g3f70e0ccc34_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11239500" y="7191375"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...649 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="84CCF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="200" name="Shape 200"/>
+        <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="201" name="Google Shape;201;g2ccb666dcb3_0_177"/>
+          <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;g3f70e0ccc34_1_163"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="202" name="Google Shape;202;g2ccb666dcb3_0_177"/>
+          <p:cNvPr descr="preencoded.png" id="188" name="Google Shape;188;g3f70e0ccc34_1_163"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19211151" y="0"/>
-            <a:ext cx="5175897" cy="6864350"/>
+            <a:off x="14406563" y="-1376363"/>
+            <a:ext cx="6524625" cy="6524625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="203" name="Google Shape;203;g2ccb666dcb3_0_177"/>
+          <p:cNvPr descr="preencoded.png" id="189" name="Google Shape;189;g3f70e0ccc34_1_163"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3948113" y="6834187"/>
+            <a:ext cx="6524625" cy="6524625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;g3f70e0ccc34_1_163"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9112250"/>
-            <a:ext cx="3435779" cy="4603750"/>
+            <a:off x="742950" y="714375"/>
+            <a:ext cx="1228725" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g2ccb666dcb3_0_177"/>
+          <p:cNvPr id="191" name="Google Shape;191;g3f70e0ccc34_1_163"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2159270" y="2133600"/>
-            <a:ext cx="20081100" cy="812700"/>
+            <a:off x="1649730" y="1600200"/>
+            <a:ext cx="14998200" cy="617100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3B1A5A"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="3600"/>
               <a:buFont typeface="Press Start 2P"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3B1A5A"/>
                 </a:solidFill>
                 <a:latin typeface="Press Start 2P"/>
                 <a:ea typeface="Press Start 2P"/>
                 <a:cs typeface="Press Start 2P"/>
                 <a:sym typeface="Press Start 2P"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
-            </a:r>
-[...656 lines deleted...]
-              <a:t>Archery</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;g3f70e0ccc34_1_163"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3149994" y="4978400"/>
-            <a:ext cx="3755400" cy="2269200"/>
+            <a:off x="10683240" y="3019425"/>
+            <a:ext cx="6103500" cy="5667375"/>
+            <a:chOff x="10683240" y="3019425"/>
+            <a:chExt cx="6103500" cy="5667375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;g3f70e0ccc34_1_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11244263" y="3705225"/>
+              <a:ext cx="4981575" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;g3f70e0ccc34_1_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11244260" y="3705225"/>
+              <a:ext cx="4981578" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12301538" y="4752975"/>
+              <a:ext cx="2876700" cy="2876700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E080A5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;g3f70e0ccc34_1_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13254128" y="5362696"/>
+              <a:ext cx="971489" cy="971193"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10683240" y="3019425"/>
+              <a:ext cx="6103500" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12370118" y="6686550"/>
+              <a:ext cx="2739300" cy="617100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Elf</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g3f70e0ccc34_1_163"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8370346" y="8547100"/>
-            <a:ext cx="3620100" cy="2793900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;g3f70e0ccc34_1_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="391B5B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="391B5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3f70e0ccc34_1_163"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8370346" y="8547100"/>
-            <a:ext cx="3620100" cy="2793900"/>
+            <a:off x="2362200" y="3238500"/>
+            <a:ext cx="2783100" cy="2202300"/>
+            <a:chOff x="2362200" y="3238500"/>
+            <a:chExt cx="2783100" cy="2202300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3238500"/>
+              <a:ext cx="2783100" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Archery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3733800"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;g3f70e0ccc34_1_163"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8370346" y="8547100"/>
-            <a:ext cx="3772500" cy="609600"/>
+            <a:off x="6276975" y="6410325"/>
+            <a:ext cx="2783100" cy="2202300"/>
+            <a:chOff x="6276975" y="6410325"/>
+            <a:chExt cx="2783100" cy="2202300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6410325"/>
+              <a:ext cx="2783100" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6905625"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;g3f70e0ccc34_1_163"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8370346" y="9207500"/>
-            <a:ext cx="3755400" cy="2269200"/>
+            <a:off x="6276975" y="3238500"/>
+            <a:ext cx="2783100" cy="2202300"/>
+            <a:chOff x="6276975" y="3238500"/>
+            <a:chExt cx="2783100" cy="2202300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3238500"/>
+              <a:ext cx="2783100" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Music</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3733800"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g3f70e0ccc34_1_163"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8370346" y="4318000"/>
-            <a:ext cx="3620100" cy="2793900"/>
+            <a:off x="2362200" y="6410325"/>
+            <a:ext cx="2783100" cy="2202300"/>
+            <a:chOff x="2362200" y="6410325"/>
+            <a:chExt cx="2783100" cy="2202300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6410325"/>
+              <a:ext cx="2783100" cy="462900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Press Start 2P"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Press Start 2P"/>
+                  <a:ea typeface="Press Start 2P"/>
+                  <a:cs typeface="Press Start 2P"/>
+                  <a:sym typeface="Press Start 2P"/>
+                </a:rPr>
+                <a:t>Life</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;g3f70e0ccc34_1_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6905625"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Press Start 2P"/>
-[...288 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>