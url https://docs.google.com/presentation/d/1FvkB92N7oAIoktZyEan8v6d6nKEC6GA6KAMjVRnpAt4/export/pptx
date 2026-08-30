--- v1 (2025-12-15)
+++ v2 (2026-08-30)
@@ -103,243 +103,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -1319,243 +1319,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -4762,59 +4762,59 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="tr-TR"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Slide 3" type="blank">
   <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
@@ -4935,56 +4935,56 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Google Shape;19;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-8298"/>
             <a:ext cx="12192000" cy="6888337"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="D7EEF9">
-                  <a:alpha val="96862"/>
+                  <a:alpha val="96863"/>
                 </a:srgbClr>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="FFFFFF">
-                  <a:alpha val="96862"/>
+                  <a:alpha val="96863"/>
                 </a:srgbClr>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400000" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
@@ -5104,56 +5104,56 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Google Shape;23;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-8297"/>
             <a:ext cx="12192000" cy="6888336"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="D7EEF9">
-                  <a:alpha val="96862"/>
+                  <a:alpha val="96863"/>
                 </a:srgbClr>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="FFFFFF">
-                  <a:alpha val="96862"/>
+                  <a:alpha val="96863"/>
                 </a:srgbClr>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400000" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
@@ -7640,789 +7640,789 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="39" name="Shape 39"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
@@ -31740,51 +31740,51 @@
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="444" name="Google Shape;444;p27"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2265378" y="1019850"/>
                 <a:ext cx="7002001" cy="4599090"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst>
                   <a:gd fmla="val 1292" name="adj"/>
                 </a:avLst>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="343434"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" rotWithShape="0" algn="ctr" dir="5340024" dist="114299">
                   <a:schemeClr val="lt2">
-                    <a:alpha val="38823"/>
+                    <a:alpha val="38824"/>
                   </a:schemeClr>
                 </a:outerShdw>
               </a:effectLst>
             </p:spPr>
             <p:txBody>
               <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:t/>
                 </a:r>
                 <a:endParaRPr sz="1800">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
@@ -39901,51 +39901,51 @@
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="130" name="Google Shape;130;p14"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1014984" y="2221992"/>
               <a:ext cx="2843784" cy="1847088"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId3">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="accent4">
-                  <a:alpha val="29803"/>
+                  <a:alpha val="29804"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
@@ -40031,51 +40031,51 @@
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="133" name="Google Shape;133;p14"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4694621" y="2222500"/>
               <a:ext cx="2843784" cy="1847088"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId3">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="accent4">
-                  <a:alpha val="29803"/>
+                  <a:alpha val="29804"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
@@ -40161,51 +40161,51 @@
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="136" name="Google Shape;136;p14"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8373242" y="2222500"/>
               <a:ext cx="2843784" cy="1847088"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId3">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="accent4">
-                  <a:alpha val="29803"/>
+                  <a:alpha val="29804"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>