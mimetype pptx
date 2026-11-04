--- v0 (2026-05-08)
+++ v1 (2026-11-04)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
@@ -81,338 +82,340 @@
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId29"/>
       <p:bold r:id="rId30"/>
       <p:italic r:id="rId31"/>
       <p:boldItalic r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId33"/>
       <p:bold r:id="rId34"/>
       <p:italic r:id="rId35"/>
       <p:boldItalic r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId37"/>
       <p:bold r:id="rId38"/>
       <p:italic r:id="rId39"/>
       <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId41"/>
       <p:bold r:id="rId42"/>
+      <p:italic r:id="rId43"/>
+      <p:boldItalic r:id="rId44"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Bebas Neue"/>
-      <p:regular r:id="rId43"/>
+      <p:regular r:id="rId45"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId44"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId47"/>
+      <p:regular r:id="rId46"/>
+      <p:bold r:id="rId47"/>
+      <p:italic r:id="rId48"/>
+      <p:boldItalic r:id="rId49"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId48" roundtripDataSignature="AMtx7mgJPhX7NWoYnUrn5QyT8tjgH6Y8IQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7mj2yhQ8GDRFlwzqbyaJ2opR2vPrNA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BebasNeue-regular.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BebasNeue-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1333,243 +1336,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1654,139 +1657,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2ccab31b434_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h6a9bc3991bb6942c_0_5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2ccab31b434_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;h6a9bc3991bb6942c_0_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2ccab31b434_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h6a9bc3991bb6942c_0_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1797,153 +1800,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="225" name="Shape 225"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g2ccab31b434_0_185:notes"/>
+          <p:cNvPr id="226" name="Google Shape;226;h6a9bc3991bb6942c_0_210:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g2ccab31b434_0_185:notes"/>
+          <p:cNvPr id="227" name="Google Shape;227;h6a9bc3991bb6942c_0_210:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g2ccab31b434_0_185:notes"/>
+          <p:cNvPr id="228" name="Google Shape;228;h6a9bc3991bb6942c_0_210:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1954,153 +1957,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="262" name="Shape 262"/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;g2ccab31b434_0_241:notes"/>
+          <p:cNvPr id="274" name="Google Shape;274;h6a9bc3991bb6942c_0_257:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;g2ccab31b434_0_241:notes"/>
+          <p:cNvPr id="275" name="Google Shape;275;h6a9bc3991bb6942c_0_257:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;g2ccab31b434_0_241:notes"/>
+          <p:cNvPr id="276" name="Google Shape;276;h6a9bc3991bb6942c_0_257:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2111,153 +2114,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="292" name="Shape 292"/>
+        <p:cNvPr id="299" name="Shape 299"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;g2ccab31b434_0_270:notes"/>
+          <p:cNvPr id="300" name="Google Shape;300;h6a9bc3991bb6942c_0_282:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g2ccab31b434_0_270:notes"/>
+          <p:cNvPr id="301" name="Google Shape;301;h6a9bc3991bb6942c_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;g2ccab31b434_0_270:notes"/>
+          <p:cNvPr id="302" name="Google Shape;302;h6a9bc3991bb6942c_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2268,153 +2271,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="317" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g2ccab31b434_0_282:notes"/>
+          <p:cNvPr id="318" name="Google Shape;318;h6a9bc3991bb6942c_0_299:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g2ccab31b434_0_282:notes"/>
+          <p:cNvPr id="319" name="Google Shape;319;h6a9bc3991bb6942c_0_299:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g2ccab31b434_0_282:notes"/>
+          <p:cNvPr id="320" name="Google Shape;320;h6a9bc3991bb6942c_0_299:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2425,153 +2428,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvPr id="338" name="Shape 338"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g2ccab31b434_0_309:notes"/>
+          <p:cNvPr id="339" name="Google Shape;339;h6a9bc3991bb6942c_0_319:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g2ccab31b434_0_309:notes"/>
+          <p:cNvPr id="340" name="Google Shape;340;h6a9bc3991bb6942c_0_319:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g2ccab31b434_0_309:notes"/>
+          <p:cNvPr id="341" name="Google Shape;341;h6a9bc3991bb6942c_0_319:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2582,153 +2585,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="399" name="Shape 399"/>
+        <p:cNvPr id="405" name="Shape 405"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;g2ccab31b434_0_374:notes"/>
+          <p:cNvPr id="406" name="Google Shape;406;h6a9bc3991bb6942c_0_385:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;g2ccab31b434_0_374:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;h6a9bc3991bb6942c_0_385:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;g2ccab31b434_0_374:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;h6a9bc3991bb6942c_0_385:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2739,153 +2742,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="414" name="Shape 414"/>
+        <p:cNvPr id="424" name="Shape 424"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;g2ccab31b434_0_388:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;h6a9bc3991bb6942c_0_403:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;g2ccab31b434_0_388:notes"/>
+          <p:cNvPr id="426" name="Google Shape;426;h6a9bc3991bb6942c_0_403:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="417" name="Google Shape;417;g2ccab31b434_0_388:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;h6a9bc3991bb6942c_0_403:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2896,153 +2899,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="430" name="Shape 430"/>
+        <p:cNvPr id="444" name="Shape 444"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="431" name="Google Shape;431;g2ccab31b434_0_403:notes"/>
+          <p:cNvPr id="445" name="Google Shape;445;h6a9bc3991bb6942c_0_422:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;g2ccab31b434_0_403:notes"/>
+          <p:cNvPr id="446" name="Google Shape;446;h6a9bc3991bb6942c_0_422:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;g2ccab31b434_0_403:notes"/>
+          <p:cNvPr id="447" name="Google Shape;447;h6a9bc3991bb6942c_0_422:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3053,153 +3056,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="446" name="Shape 446"/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="447" name="Google Shape;447;g2ccab31b434_0_418:notes"/>
+          <p:cNvPr id="465" name="Google Shape;465;h6a9bc3991bb6942c_0_441:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="448" name="Google Shape;448;g2ccab31b434_0_418:notes"/>
+          <p:cNvPr id="466" name="Google Shape;466;h6a9bc3991bb6942c_0_441:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="449" name="Google Shape;449;g2ccab31b434_0_418:notes"/>
+          <p:cNvPr id="467" name="Google Shape;467;h6a9bc3991bb6942c_0_441:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3210,153 +3213,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="455" name="Shape 455"/>
+        <p:cNvPr id="474" name="Shape 474"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g2ccab31b434_0_426:notes"/>
+          <p:cNvPr id="475" name="Google Shape;475;h6a9bc3991bb6942c_0_450:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g2ccab31b434_0_426:notes"/>
+          <p:cNvPr id="476" name="Google Shape;476;h6a9bc3991bb6942c_0_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g2ccab31b434_0_426:notes"/>
+          <p:cNvPr id="477" name="Google Shape;477;h6a9bc3991bb6942c_0_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3367,153 +3370,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g2ccab31b434_0_10:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;h6a9bc3991bb6942c_0_18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g2ccab31b434_0_10:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;h6a9bc3991bb6942c_0_18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2ccab31b434_0_10:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;h6a9bc3991bb6942c_0_18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3524,153 +3527,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="498" name="Shape 498"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2ccab31b434_0_446:notes"/>
+          <p:cNvPr id="499" name="Google Shape;499;h6a9bc3991bb6942c_0_473:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g2ccab31b434_0_446:notes"/>
+          <p:cNvPr id="500" name="Google Shape;500;h6a9bc3991bb6942c_0_473:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g2ccab31b434_0_446:notes"/>
+          <p:cNvPr id="501" name="Google Shape;501;h6a9bc3991bb6942c_0_473:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3681,153 +3684,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="521" name="Shape 521"/>
+        <p:cNvPr id="543" name="Shape 543"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="522" name="Google Shape;522;g2ccab31b434_0_490:notes"/>
+          <p:cNvPr id="544" name="Google Shape;544;h6a9bc3991bb6942c_0_517:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="523" name="Google Shape;523;g2ccab31b434_0_490:notes"/>
+          <p:cNvPr id="545" name="Google Shape;545;h6a9bc3991bb6942c_0_517:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="524" name="Google Shape;524;g2ccab31b434_0_490:notes"/>
+          <p:cNvPr id="546" name="Google Shape;546;h6a9bc3991bb6942c_0_517:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3838,153 +3841,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="558" name="Shape 558"/>
+        <p:cNvPr id="575" name="Shape 575"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="559" name="Google Shape;559;g2ccab31b434_0_526:notes"/>
+          <p:cNvPr id="576" name="Google Shape;576;h6a9bc3991bb6942c_0_548:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="560" name="Google Shape;560;g2ccab31b434_0_526:notes"/>
+          <p:cNvPr id="577" name="Google Shape;577;h6a9bc3991bb6942c_0_548:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="561" name="Google Shape;561;g2ccab31b434_0_526:notes"/>
+          <p:cNvPr id="578" name="Google Shape;578;h6a9bc3991bb6942c_0_548:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3995,153 +3998,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="583" name="Shape 583"/>
+        <p:cNvPr id="600" name="Shape 600"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="584" name="Google Shape;584;g2ccab31b434_0_550:notes"/>
+          <p:cNvPr id="601" name="Google Shape;601;h6a9bc3991bb6942c_0_572:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="585" name="Google Shape;585;g2ccab31b434_0_550:notes"/>
+          <p:cNvPr id="602" name="Google Shape;602;h6a9bc3991bb6942c_0_572:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="586" name="Google Shape;586;g2ccab31b434_0_550:notes"/>
+          <p:cNvPr id="603" name="Google Shape;603;h6a9bc3991bb6942c_0_572:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4152,153 +4155,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="661" name="Shape 661"/>
+        <p:cNvPr id="681" name="Shape 681"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="662" name="Google Shape;662;g2ccab31b434_0_627:notes"/>
+          <p:cNvPr id="682" name="Google Shape;682;h6a9bc3991bb6942c_0_652:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="663" name="Google Shape;663;g2ccab31b434_0_627:notes"/>
+          <p:cNvPr id="683" name="Google Shape;683;h6a9bc3991bb6942c_0_652:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="664" name="Google Shape;664;g2ccab31b434_0_627:notes"/>
+          <p:cNvPr id="684" name="Google Shape;684;h6a9bc3991bb6942c_0_652:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4309,153 +4312,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g2ccab31b434_0_20:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;h6a9bc3991bb6942c_0_33:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g2ccab31b434_0_20:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;h6a9bc3991bb6942c_0_33:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2ccab31b434_0_20:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;h6a9bc3991bb6942c_0_33:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4466,153 +4469,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="76" name="Shape 76"/>
+        <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;g2ccab31b434_0_62:notes"/>
+          <p:cNvPr id="84" name="Google Shape;84;h6a9bc3991bb6942c_0_74:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;g2ccab31b434_0_62:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;h6a9bc3991bb6942c_0_74:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;g2ccab31b434_0_62:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;h6a9bc3991bb6942c_0_74:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4623,153 +4626,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="99" name="Shape 99"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2ccab31b434_0_72:notes"/>
+          <p:cNvPr id="100" name="Google Shape;100;h6a9bc3991bb6942c_0_89:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2ccab31b434_0_72:notes"/>
+          <p:cNvPr id="101" name="Google Shape;101;h6a9bc3991bb6942c_0_89:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g2ccab31b434_0_72:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;h6a9bc3991bb6942c_0_89:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4780,153 +4783,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="122" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;g2ccab31b434_0_90:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;h6a9bc3991bb6942c_0_111:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g2ccab31b434_0_90:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;h6a9bc3991bb6942c_0_111:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;g2ccab31b434_0_90:notes"/>
+          <p:cNvPr id="125" name="Google Shape;125;h6a9bc3991bb6942c_0_111:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4937,153 +4940,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="150" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;g2ccab31b434_0_121:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;h6a9bc3991bb6942c_0_138:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g2ccab31b434_0_121:notes"/>
+          <p:cNvPr id="152" name="Google Shape;152;h6a9bc3991bb6942c_0_138:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g2ccab31b434_0_121:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;h6a9bc3991bb6942c_0_138:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5094,153 +5097,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="150" name="Shape 150"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;g2ccab31b434_0_132:notes"/>
+          <p:cNvPr id="168" name="Google Shape;168;h6a9bc3991bb6942c_0_154:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g2ccab31b434_0_132:notes"/>
+          <p:cNvPr id="169" name="Google Shape;169;h6a9bc3991bb6942c_0_154:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g2ccab31b434_0_132:notes"/>
+          <p:cNvPr id="170" name="Google Shape;170;h6a9bc3991bb6942c_0_154:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5251,153 +5254,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="180" name="Shape 180"/>
+        <p:cNvPr id="195" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g2ccab31b434_0_161:notes"/>
+          <p:cNvPr id="196" name="Google Shape;196;h6a9bc3991bb6942c_0_181:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g2ccab31b434_0_161:notes"/>
+          <p:cNvPr id="197" name="Google Shape;197;h6a9bc3991bb6942c_0_181:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;g2ccab31b434_0_161:notes"/>
+          <p:cNvPr id="198" name="Google Shape;198;h6a9bc3991bb6942c_0_181:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5440,51 +5443,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5494,26486 +5497,24316 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...52 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g2ccab31b434_0_0"/>
+          <p:cNvPr id="16" name="Google Shape;16;h6a9bc3991bb6942c_0_5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12485661" y="4038600"/>
-            <a:ext cx="12206100" cy="4673700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...125 lines deleted...]
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F4F2F3"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g2ccab31b434_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;h6a9bc3991bb6942c_0_5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12401550" y="0"/>
+            <a:ext cx="6153150" cy="4619625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;h6a9bc3991bb6942c_0_5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3667125"/>
+            <a:ext cx="6543675" cy="6619875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;h6a9bc3991bb6942c_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="828675" y="1752600"/>
+            <a:ext cx="7820025" cy="6667500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;h6a9bc3991bb6942c_0_5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9363075" y="3028950"/>
+            <a:ext cx="9191700" cy="3543300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="345387"/>
+              </a:buClr>
+              <a:buSzPts val="18000"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="345387"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>Ambulance </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;h6a9bc3991bb6942c_0_5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9363075" y="5772150"/>
+            <a:ext cx="8399100" cy="2042100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Poppins SemiBold"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins SemiBold"/>
+                <a:ea typeface="Poppins SemiBold"/>
+                <a:cs typeface="Poppins SemiBold"/>
+                <a:sym typeface="Poppins SemiBold"/>
+              </a:rPr>
+              <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;h6a9bc3991bb6942c_0_5"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;h6a9bc3991bb6942c_0_5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Google Shape;24;h6a9bc3991bb6942c_0_5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="229" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-209550" y="-1524000"/>
+            <a:ext cx="20134791" cy="12980297"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="81750" lIns="81750" spcFirstLastPara="1" rIns="81750" wrap="square" tIns="81750">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14258925" y="7820025"/>
+              <a:ext cx="8258175" cy="6696075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="233" name="Google Shape;233;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1381125"/>
+              <a:ext cx="6162675" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F04143"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3000375" y="1752600"/>
+              <a:ext cx="1657500" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="20881410" cy="11010900"/>
+            <a:off x="1714500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="1714500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="11010900"/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639400" cy="5638800"/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0A2B67"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6600825" y="1752600"/>
+              <a:ext cx="2076600" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="249" name="Google Shape;249;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4001000" y="2336800"/>
-            <a:ext cx="2159400" cy="4673700"/>
+            <a:off x="5524500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="5524500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="255" name="Google Shape;255;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F04143"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10587038" y="1752600"/>
+              <a:ext cx="1724100" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572600" cy="4343400"/>
+            <a:off x="9334500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="9334500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572600" cy="1968600"/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572600" cy="1968600"/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0A2B67"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14439900" y="1752600"/>
+              <a:ext cx="1638300" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4725000" cy="698400"/>
+            <a:off x="13144500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="13144500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;h6a9bc3991bb6942c_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8623300"/>
-            <a:ext cx="4708200" cy="1354800"/>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;h6a9bc3991bb6942c_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2001 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="266" name="Shape 266"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;h6a9bc3991bb6942c_0_257"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18592792" cy="11660726"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="21459825" cy="13458825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="79200" lIns="79200" spcFirstLastPara="1" rIns="79200" wrap="square" tIns="79200">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="280" name="Google Shape;280;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15306675" y="0"/>
+              <a:ext cx="6153150" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="6838950"/>
+              <a:ext cx="6543675" cy="6619875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;h6a9bc3991bb6942c_0_257"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="283" name="Google Shape;283;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="267" name="Google Shape;267;g2ccab31b434_0_241"/>
-[...121 lines deleted...]
-          <p:cNvPr descr=" " id="271" name="Google Shape;271;g2ccab31b434_0_241"/>
+          <p:cNvPr descr="preencoded.png" id="285" name="Google Shape;285;h6a9bc3991bb6942c_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1257300"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="1171575" y="1609725"/>
+            <a:ext cx="8324850" cy="7067550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;g2ccab31b434_0_241"/>
+          <p:cNvPr id="286" name="Google Shape;286;h6a9bc3991bb6942c_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13882835" y="3238500"/>
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="10410825" y="2428875"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g2ccab31b434_0_241"/>
+          <p:cNvPr id="287" name="Google Shape;287;h6a9bc3991bb6942c_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13730416" y="6121400"/>
-[...123 lines deleted...]
-            <a:ext cx="1761300" cy="1557900"/>
+            <a:off x="10296525" y="4605338"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;h6a9bc3991bb6942c_0_257"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11515725" y="4591050"/>
+            <a:ext cx="5278800" cy="1049775"/>
+            <a:chOff x="11515725" y="4591050"/>
+            <a:chExt cx="5278800" cy="1049775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="4591050"/>
+              <a:ext cx="5278800" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="5076825"/>
+              <a:ext cx="5271000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;g2ccab31b434_0_241"/>
+          <p:cNvPr id="291" name="Google Shape;291;h6a9bc3991bb6942c_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15356219" y="6121400"/>
-[...249 lines deleted...]
-            <a:ext cx="1761300" cy="1557900"/>
+            <a:off x="10296525" y="6005513"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;h6a9bc3991bb6942c_0_257"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11515725" y="5991225"/>
+            <a:ext cx="5278800" cy="1049775"/>
+            <a:chOff x="11515725" y="5991225"/>
+            <a:chExt cx="5278800" cy="1049775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="5991225"/>
+              <a:ext cx="5278800" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="6477000"/>
+              <a:ext cx="5271000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;g2ccab31b434_0_241"/>
+          <p:cNvPr id="295" name="Google Shape;295;h6a9bc3991bb6942c_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15356219" y="7988300"/>
-[...249 lines deleted...]
-            <a:ext cx="1761300" cy="1557900"/>
+            <a:off x="10296525" y="7634287"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;h6a9bc3991bb6942c_0_257"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15356219" y="9855200"/>
-            <a:ext cx="6947700" cy="1866900"/>
+            <a:off x="11515725" y="7391400"/>
+            <a:ext cx="5278800" cy="1506975"/>
+            <a:chOff x="11515725" y="7391400"/>
+            <a:chExt cx="5278800" cy="1506975"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="7391400"/>
+              <a:ext cx="5278800" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="298" name="Google Shape;298;h6a9bc3991bb6942c_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="7877175"/>
+              <a:ext cx="5271000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="296" name="Shape 296"/>
+        <p:cNvPr id="303" name="Shape 303"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;h6a9bc3991bb6942c_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18972908" cy="12062725"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14316075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="77050" lIns="77050" spcFirstLastPara="1" rIns="77050" wrap="square" tIns="77050">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="306" name="Google Shape;306;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15078075" y="0"/>
+              <a:ext cx="7439025" cy="8362950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="307" name="Google Shape;307;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3190875"/>
+              <a:ext cx="6934200" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="308" name="Google Shape;308;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="7581900"/>
+              <a:ext cx="13458825" cy="6734175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;h6a9bc3991bb6942c_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="310" name="Google Shape;310;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;h6a9bc3991bb6942c_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3177540" y="2628900"/>
+            <a:ext cx="11942400" cy="5136000"/>
+            <a:chOff x="3177540" y="2628900"/>
+            <a:chExt cx="11942400" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="313" name="Google Shape;313;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2628900"/>
+              <a:ext cx="11942400" cy="4023300"/>
+              <a:chOff x="3177540" y="2628900"/>
+              <a:chExt cx="11942400" cy="4023300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="314" name="Google Shape;314;h6a9bc3991bb6942c_0_282"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5786438" y="2628900"/>
+                <a:ext cx="6724800" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="345387"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="345387"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="315" name="Google Shape;315;h6a9bc3991bb6942c_0_282"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5524500"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="316" name="Google Shape;316;h6a9bc3991bb6942c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="6743700"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="345387"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="321" name="Shape 321"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;h6a9bc3991bb6942c_0_299"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18668928" cy="12035299"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;h6a9bc3991bb6942c_0_299"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="75800" lIns="75800" spcFirstLastPara="1" rIns="75800" wrap="square" tIns="75800">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;h6a9bc3991bb6942c_0_299"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="0"/>
+              <a:ext cx="14011275" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;h6a9bc3991bb6942c_0_299"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="5143500"/>
+              <a:ext cx="5495925" cy="9372600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;h6a9bc3991bb6942c_0_299"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12449175" y="9172575"/>
+              <a:ext cx="10067925" cy="5343525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="327" name="Google Shape;327;h6a9bc3991bb6942c_0_299"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;h6a9bc3991bb6942c_0_299"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="329" name="Google Shape;329;h6a9bc3991bb6942c_0_299"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g2ccab31b434_0_282"/>
+          <p:cNvPr id="330" name="Google Shape;330;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="5648100" cy="2497800"/>
+            <a:off x="4276725" y="2790825"/>
+            <a:ext cx="4255800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="F04143"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="F04143"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g2ccab31b434_0_282"/>
+          <p:cNvPr id="331" name="Google Shape;331;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="5676900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="4257675"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g2ccab31b434_0_282"/>
+          <p:cNvPr id="332" name="Google Shape;332;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="6003600" cy="2497800"/>
+            <a:off x="4143375" y="5581650"/>
+            <a:ext cx="4522500" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g2ccab31b434_0_282"/>
+          <p:cNvPr id="333" name="Google Shape;333;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="9398000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="7048500"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;g2ccab31b434_0_282"/>
+          <p:cNvPr id="334" name="Google Shape;334;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="2802900" cy="2497800"/>
+            <a:off x="11249025" y="2790825"/>
+            <a:ext cx="2122200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2ccab31b434_0_282"/>
+          <p:cNvPr id="335" name="Google Shape;335;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5676900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="4257675"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g2ccab31b434_0_282"/>
+          <p:cNvPr id="336" name="Google Shape;336;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="4314300" cy="2497800"/>
+            <a:off x="10682288" y="5581650"/>
+            <a:ext cx="3255600" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="F04143"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="F04143"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;g2ccab31b434_0_282"/>
+          <p:cNvPr id="337" name="Google Shape;337;h6a9bc3991bb6942c_0_299"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="9398000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="7048500"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="337" name="Shape 337"/>
+        <p:cNvPr id="342" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="343" name="Google Shape;343;h6a9bc3991bb6942c_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18592792" cy="11660726"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="21459825" cy="13458825"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="79200" lIns="79200" spcFirstLastPara="1" rIns="79200" wrap="square" tIns="79200">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15306675" y="0"/>
+              <a:ext cx="6153150" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="6838950"/>
+              <a:ext cx="6543675" cy="6619875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;h6a9bc3991bb6942c_0_319"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2ccab31b434_0_309"/>
+          <p:cNvPr id="350" name="Google Shape;350;h6a9bc3991bb6942c_0_319"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;h6a9bc3991bb6942c_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="352" name="Google Shape;352;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="356" name="Google Shape;356;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="357" name="Google Shape;357;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="358" name="Google Shape;358;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="359" name="Google Shape;359;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="367" name="Google Shape;367;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="381" name="Google Shape;381;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;h6a9bc3991bb6942c_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12392025" y="4729163"/>
+              <a:ext cx="1169700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0A2B67"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5281613"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;h6a9bc3991bb6942c_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1649850"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0A2B67"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8515350"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;h6a9bc3991bb6942c_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1649850"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0A2B67"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;h6a9bc3991bb6942c_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8515350"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0A2B67"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="403" name="Shape 403"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;h6a9bc3991bb6942c_0_385"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288389" cy="11627516"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14316075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="411" name="Google Shape;411;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="74250" lIns="74250" spcFirstLastPara="1" rIns="74250" wrap="square" tIns="74250">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15078075" y="0"/>
+              <a:ext cx="7439025" cy="8362950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3190875"/>
+              <a:ext cx="6934200" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="7581900"/>
+              <a:ext cx="13458825" cy="6734175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;h6a9bc3991bb6942c_0_385"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;h6a9bc3991bb6942c_0_385"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4886325"/>
+            <a:ext cx="3625200" cy="2640450"/>
+            <a:chOff x="11601450" y="4886325"/>
+            <a:chExt cx="3625200" cy="2640450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4886325"/>
+              <a:ext cx="3625200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;h6a9bc3991bb6942c_0_385"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="5591175"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="404" name="Google Shape;404;g2ccab31b434_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;h6a9bc3991bb6942c_0_385"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="406" name="Google Shape;406;g2ccab31b434_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;h6a9bc3991bb6942c_0_385"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="407" name="Google Shape;407;g2ccab31b434_0_374"/>
+          <p:cNvPr id="423" name="Google Shape;423;h6a9bc3991bb6942c_0_385"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15470534" y="6515100"/>
-[...262 lines deleted...]
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="418" name="Shape 418"/>
+        <p:cNvPr id="428" name="Shape 428"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;h6a9bc3991bb6942c_0_403"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="22517100" cy="14516100"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="430" name="Google Shape;430;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="0"/>
+              <a:ext cx="14011275" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="432" name="Google Shape;432;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="5143500"/>
+              <a:ext cx="5495925" cy="9372600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="433" name="Google Shape;433;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12449175" y="9172575"/>
+              <a:ext cx="10067925" cy="5343525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="434" name="Google Shape;434;h6a9bc3991bb6942c_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="435" name="Google Shape;435;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="436" name="Google Shape;436;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="437" name="Google Shape;437;h6a9bc3991bb6942c_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644700" cy="2183250"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644700" cy="2183250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="439" name="Google Shape;439;h6a9bc3991bb6942c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3190875"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="420" name="Google Shape;420;g2ccab31b434_0_388"/>
+          <p:cNvPr id="440" name="Google Shape;440;h6a9bc3991bb6942c_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="939900"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2 lines deleted...]
-                <a:sym typeface="Bebas Neue"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g2ccab31b434_0_388"/>
+          <p:cNvPr id="441" name="Google Shape;441;h6a9bc3991bb6942c_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4254500"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1557900"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="428" name="Google Shape;428;g2ccab31b434_0_388"/>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;h6a9bc3991bb6942c_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g2ccab31b434_0_388"/>
+          <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;h6a9bc3991bb6942c_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="434" name="Shape 434"/>
+        <p:cNvPr id="448" name="Shape 448"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;h6a9bc3991bb6942c_0_422"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18020435" cy="11617235"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="73175" lIns="73175" spcFirstLastPara="1" rIns="73175" wrap="square" tIns="73175">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14258925" y="7820025"/>
+              <a:ext cx="8258175" cy="6696075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="452" name="Google Shape;452;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1381125"/>
+              <a:ext cx="6162675" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;h6a9bc3991bb6942c_0_422"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="454" name="Google Shape;454;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;h6a9bc3991bb6942c_0_422"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1295400" y="6076950"/>
+            <a:ext cx="4377600" cy="2183250"/>
+            <a:chOff x="1295400" y="6076950"/>
+            <a:chExt cx="4377600" cy="2183250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="457" name="Google Shape;457;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6076950"/>
+              <a:ext cx="4377600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6781800"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g2ccab31b434_0_403"/>
+          <p:cNvPr id="459" name="Google Shape;459;h6a9bc3991bb6942c_0_422"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="3996300"/>
+            <a:off x="1295400" y="1362075"/>
+            <a:ext cx="5153100" cy="3009900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g2ccab31b434_0_403"/>
+          <p:cNvPr id="460" name="Google Shape;460;h6a9bc3991bb6942c_0_422"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="4114800"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="461" name="Google Shape;461;h6a9bc3991bb6942c_0_422"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="462" name="Google Shape;462;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;h6a9bc3991bb6942c_0_422"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="450" name="Shape 450"/>
+        <p:cNvPr id="468" name="Shape 468"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="451" name="Google Shape;451;g2ccab31b434_0_418"/>
+          <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;h6a9bc3991bb6942c_0_441"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;h6a9bc3991bb6942c_0_441"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="471" name="Google Shape;471;h6a9bc3991bb6942c_0_441"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;h6a9bc3991bb6942c_0_441"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g2ccab31b434_0_418"/>
+          <p:cNvPr id="473" name="Google Shape;473;h6a9bc3991bb6942c_0_441"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="1557900"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="459" name="Shape 459"/>
+        <p:cNvPr id="478" name="Shape 478"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;h6a9bc3991bb6942c_0_450"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18180307" cy="11720299"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="73825" lIns="73825" spcFirstLastPara="1" rIns="73825" wrap="square" tIns="73825">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="481" name="Google Shape;481;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="0"/>
+              <a:ext cx="14011275" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="482" name="Google Shape;482;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="5143500"/>
+              <a:ext cx="5495925" cy="9372600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="483" name="Google Shape;483;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12449175" y="9172575"/>
+              <a:ext cx="10067925" cy="5343525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="484" name="Google Shape;484;h6a9bc3991bb6942c_0_450"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="460" name="Google Shape;460;g2ccab31b434_0_426"/>
+          <p:cNvPr descr="preencoded.png" id="487" name="Google Shape;487;h6a9bc3991bb6942c_0_450"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...52 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;g2ccab31b434_0_426"/>
+          <p:cNvPr id="488" name="Google Shape;488;h6a9bc3991bb6942c_0_450"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5025595" y="1193800"/>
-            <a:ext cx="14348700" cy="1557900"/>
+            <a:off x="3819525" y="895350"/>
+            <a:ext cx="10658400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="489" name="Google Shape;489;h6a9bc3991bb6942c_0_450"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-            <a:ext cx="5779200" cy="2057400"/>
+            <a:off x="1466850" y="3352800"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="3352800"/>
+            <a:chExt cx="4425300" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3352800"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3981450"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;h6a9bc3991bb6942c_0_450"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-            <a:ext cx="5779200" cy="2057400"/>
+            <a:off x="1466850" y="5372100"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="5372100"/>
+            <a:chExt cx="4425300" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5372100"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6000750"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;h6a9bc3991bb6942c_0_450"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-            <a:ext cx="5982300" cy="939900"/>
+            <a:off x="1466850" y="7391400"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="7391400"/>
+            <a:chExt cx="4425300" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7391400"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;h6a9bc3991bb6942c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8020050"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;h6a9bc3991bb6942c_0_18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288389" cy="11627516"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14316075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Google Shape;31;h6a9bc3991bb6942c_0_18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="74250" lIns="74250" spcFirstLastPara="1" rIns="74250" wrap="square" tIns="74250">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;h6a9bc3991bb6942c_0_18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15078075" y="0"/>
+              <a:ext cx="7439025" cy="8362950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;h6a9bc3991bb6942c_0_18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3190875"/>
+              <a:ext cx="6934200" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;h6a9bc3991bb6942c_0_18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="7581900"/>
+              <a:ext cx="13458825" cy="6734175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;h6a9bc3991bb6942c_0_18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;h6a9bc3991bb6942c_0_18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Google Shape;37;h6a9bc3991bb6942c_0_18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g2ccab31b434_0_10"/>
+          <p:cNvPr id="38" name="Google Shape;38;h6a9bc3991bb6942c_0_18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5343000" cy="2497800"/>
+            <a:off x="2186940" y="3019425"/>
+            <a:ext cx="4027200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;g2ccab31b434_0_10"/>
+          <p:cNvPr id="39" name="Google Shape;39;h6a9bc3991bb6942c_0_18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="6032500"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="2400300" y="4524375"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g2ccab31b434_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;h6a9bc3991bb6942c_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13235054" y="2578100"/>
-            <a:ext cx="10288286" cy="8661400"/>
+            <a:off x="10915650" y="1109663"/>
+            <a:ext cx="5734050" cy="8143875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="502" name="Shape 502"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="503" name="Google Shape;503;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288389" cy="11789976"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="74250" lIns="74250" spcFirstLastPara="1" rIns="74250" wrap="square" tIns="74250">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="505" name="Google Shape;505;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14258925" y="7820025"/>
+              <a:ext cx="8258175" cy="6696075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="506" name="Google Shape;506;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1381125"/>
+              <a:ext cx="6162675" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="507" name="Google Shape;507;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="510" name="Google Shape;510;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1" y="5157788"/>
+            <a:ext cx="18288000" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3905325" y="5086350"/>
+            <a:ext cx="142800" cy="5200558"/>
+            <a:chOff x="3905325" y="5086350"/>
+            <a:chExt cx="142800" cy="5200558"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3905325" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1457363" y="7758058"/>
+              <a:ext cx="5057700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="514" name="Google Shape;514;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7038975" y="3371903"/>
+            <a:ext cx="142800" cy="1857322"/>
+            <a:chOff x="7038975" y="3371903"/>
+            <a:chExt cx="142800" cy="1857322"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="7038975" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6262688" y="4229153"/>
+              <a:ext cx="1714500" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="517" name="Google Shape;517;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10172775" y="5086350"/>
+            <a:ext cx="142800" cy="1390803"/>
+            <a:chOff x="10172775" y="5086350"/>
+            <a:chExt cx="142800" cy="1390803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10172775" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="9629662" y="5853153"/>
+              <a:ext cx="1248000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13306425" y="1381074"/>
+            <a:ext cx="142800" cy="3848151"/>
+            <a:chOff x="13306425" y="1381074"/>
+            <a:chExt cx="142800" cy="3848151"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13306425" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11534737" y="3233724"/>
+              <a:ext cx="3705300" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="523" name="Google Shape;523;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="685800"/>
+            <a:ext cx="4823400" cy="4202550"/>
+            <a:chOff x="1028700" y="685800"/>
+            <a:chExt cx="4823400" cy="4202550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="524" name="Google Shape;524;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="685800"/>
+              <a:ext cx="4762500" cy="2314575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3228975"/>
+              <a:ext cx="948600" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3867150"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4162425" y="5543550"/>
+            <a:ext cx="3156600" cy="4324350"/>
+            <a:chOff x="4162425" y="5543550"/>
+            <a:chExt cx="3156600" cy="4324350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="5543550"/>
+              <a:ext cx="1072500" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="6181725"/>
+              <a:ext cx="3156600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="530" name="Google Shape;530;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="7324725"/>
+              <a:ext cx="3095625" cy="2543175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;g2ccab31b434_0_446"/>
+          <p:cNvPr id="531" name="Google Shape;531;h6a9bc3991bb6942c_0_473"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...380 lines deleted...]
-            <a:ext cx="1257600" cy="698400"/>
+            <a:off x="10429875" y="5543550"/>
+            <a:ext cx="1148700" cy="529500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>Eclipse</a:t>
+              <a:t>Betrayal</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;g2ccab31b434_0_446"/>
+          <p:cNvPr id="532" name="Google Shape;532;h6a9bc3991bb6942c_0_473"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="5156200"/>
-[...41 lines deleted...]
-            <a:ext cx="6486300" cy="1354800"/>
+            <a:off x="10429875" y="6181725"/>
+            <a:ext cx="7557000" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Rare event causes unpredictable magic.</a:t>
+              <a:t>Queen's advisor revealed as spy.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2ccab31b434_0_446"/>
+          <p:cNvPr id="533" name="Google Shape;533;h6a9bc3991bb6942c_0_473"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="7391400"/>
-[...82 lines deleted...]
-            <a:ext cx="1422600" cy="698400"/>
+            <a:off x="7296150" y="3305175"/>
+            <a:ext cx="777300" cy="529500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>Invasion</a:t>
+              <a:t>Quest</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="500" name="Google Shape;500;g2ccab31b434_0_446"/>
+          <p:cNvPr id="534" name="Google Shape;534;h6a9bc3991bb6942c_0_473"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="8242300"/>
-[...41 lines deleted...]
-            <a:ext cx="4263600" cy="1354800"/>
+            <a:off x="7296150" y="3943350"/>
+            <a:ext cx="4823400" cy="1021200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Kingdom attacked by monsters.</a:t>
+              <a:t>Adventurers seek immortal artifact.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5550594" y="9766300"/>
-            <a:ext cx="4128016" cy="3390900"/>
+            <a:off x="13563600" y="1381125"/>
+            <a:ext cx="3690000" cy="3507225"/>
+            <a:chOff x="13563600" y="1381125"/>
+            <a:chExt cx="3690000" cy="3507225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="1381125"/>
+              <a:ext cx="3629025" cy="1619250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3228975"/>
+              <a:ext cx="863100" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3867150"/>
+              <a:ext cx="3690000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;h6a9bc3991bb6942c_0_473"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="771525" y="685671"/>
+            <a:ext cx="142800" cy="4543555"/>
+            <a:chOff x="771525" y="685671"/>
+            <a:chExt cx="142800" cy="4543555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="771525" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;h6a9bc3991bb6942c_0_473"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="-1347862" y="2886021"/>
+              <a:ext cx="4400700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g2ccab31b434_0_446"/>
+          <p:cNvPr id="542" name="Google Shape;542;h6a9bc3991bb6942c_0_473"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13908238" y="7391400"/>
-[...801 lines deleted...]
-            <a:ext cx="12278100" cy="1557900"/>
+            <a:off x="7839075" y="8791575"/>
+            <a:ext cx="9105900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="525" name="Shape 525"/>
+        <p:cNvPr id="547" name="Shape 547"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g2ccab31b434_0_490"/>
+          <p:cNvPr id="548" name="Google Shape;548;h6a9bc3991bb6942c_0_517"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F4F2F3"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="528" name="Google Shape;528;g2ccab31b434_0_490"/>
+          <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;h6a9bc3991bb6942c_0_517"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12487275" y="0"/>
+            <a:ext cx="6153150" cy="4619625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;h6a9bc3991bb6942c_0_517"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="3981450"/>
+            <a:ext cx="6543675" cy="6619875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;h6a9bc3991bb6942c_0_517"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="529" name="Google Shape;529;g2ccab31b434_0_490"/>
+          <p:cNvPr id="554" name="Google Shape;554;h6a9bc3991bb6942c_0_517"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7883452" y="1955800"/>
-            <a:ext cx="5851200" cy="1557900"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;h6a9bc3991bb6942c_0_517"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5791800" cy="3073500"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="4726275" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="556" name="Google Shape;556;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3419475"/>
+              <a:ext cx="2221200" cy="1230750"/>
+              <a:chOff x="4543425" y="3419475"/>
+              <a:chExt cx="2221200" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="558" name="Google Shape;558;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3419475"/>
+                <a:ext cx="1322100" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="559" name="Google Shape;559;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4086225"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="560" name="Google Shape;560;h6a9bc3991bb6942c_0_517"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-            <a:ext cx="3035679" cy="3035300"/>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="4726275" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="561" name="Google Shape;561;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7077075"/>
+              <a:ext cx="2221200" cy="1230750"/>
+              <a:chOff x="11534775" y="7077075"/>
+              <a:chExt cx="2221200" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="563" name="Google Shape;563;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7077075"/>
+                <a:ext cx="1322100" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="564" name="Google Shape;564;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7743825"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="565" name="Google Shape;565;h6a9bc3991bb6942c_0_517"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4559300"/>
-            <a:ext cx="12600" cy="1498500"/>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="4678575" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="4678575" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="566" name="Google Shape;566;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7077075"/>
+              <a:ext cx="2173500" cy="1230750"/>
+              <a:chOff x="4543425" y="7077075"/>
+              <a:chExt cx="2173500" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="568" name="Google Shape;568;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7077075"/>
+                <a:ext cx="2112600" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="569" name="Google Shape;569;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7743825"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="570" name="Google Shape;570;h6a9bc3991bb6942c_0_517"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4559300"/>
-            <a:ext cx="12600" cy="1498500"/>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="5507475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="5507475" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1146 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="571" name="Google Shape;571;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;h6a9bc3991bb6942c_0_517"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3419475"/>
+              <a:ext cx="3002400" cy="1230750"/>
+              <a:chOff x="11534775" y="3419475"/>
+              <a:chExt cx="3002400" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="573" name="Google Shape;573;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3419475"/>
+                <a:ext cx="1341000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="574" name="Google Shape;574;h6a9bc3991bb6942c_0_517"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4086225"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="562" name="Shape 562"/>
+        <p:cNvPr id="579" name="Shape 579"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="580" name="Google Shape;580;h6a9bc3991bb6942c_0_548"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="22517100" cy="14516100"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;h6a9bc3991bb6942c_0_548"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;h6a9bc3991bb6942c_0_548"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="0"/>
+              <a:ext cx="14011275" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;h6a9bc3991bb6942c_0_548"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="5143500"/>
+              <a:ext cx="5495925" cy="9372600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="584" name="Google Shape;584;h6a9bc3991bb6942c_0_548"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12449175" y="9172575"/>
+              <a:ext cx="10067925" cy="5343525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;h6a9bc3991bb6942c_0_548"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="586" name="Google Shape;586;h6a9bc3991bb6942c_0_548"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;h6a9bc3991bb6942c_0_548"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="563" name="Google Shape;563;g2ccab31b434_0_526"/>
-[...232 lines deleted...]
-          <p:cNvPr descr=" " id="570" name="Google Shape;570;g2ccab31b434_0_526"/>
+          <p:cNvPr descr="preencoded.png" id="588" name="Google Shape;588;h6a9bc3991bb6942c_0_548"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9284860" y="2374900"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="257175" y="1895475"/>
+            <a:ext cx="5857875" cy="5876925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...41 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="572" name="Google Shape;572;g2ccab31b434_0_526"/>
+          <p:cNvPr descr="preencoded.png" id="589" name="Google Shape;589;h6a9bc3991bb6942c_0_548"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8768285" y="4254500"/>
-            <a:ext cx="1109364" cy="1117600"/>
+            <a:off x="6772275" y="781050"/>
+            <a:ext cx="438150" cy="781050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="590" name="Google Shape;590;h6a9bc3991bb6942c_0_548"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="2390793"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0A2B67"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="575" name="Google Shape;575;g2ccab31b434_0_526"/>
+          <p:cNvPr descr="preencoded.png" id="591" name="Google Shape;591;h6a9bc3991bb6942c_0_548"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8764328" y="7505700"/>
-            <a:ext cx="1117275" cy="1117600"/>
+            <a:off x="6753225" y="3257550"/>
+            <a:ext cx="476250" cy="704850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="592" name="Google Shape;592;h6a9bc3991bb6942c_0_548"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="4829193"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0A2B67"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="578" name="Google Shape;578;g2ccab31b434_0_526"/>
+          <p:cNvPr descr="preencoded.png" id="593" name="Google Shape;593;h6a9bc3991bb6942c_0_548"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8764095" y="10756900"/>
-            <a:ext cx="1117740" cy="1117600"/>
+            <a:off x="6743700" y="5657850"/>
+            <a:ext cx="495300" cy="781050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="594" name="Google Shape;594;h6a9bc3991bb6942c_0_548"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="7267593"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0A2B67"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="595" name="Google Shape;595;h6a9bc3991bb6942c_0_548"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId11">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6600825" y="8239125"/>
+            <a:ext cx="781050" cy="495300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="579" name="Google Shape;579;g2ccab31b434_0_526"/>
+          <p:cNvPr id="596" name="Google Shape;596;h6a9bc3991bb6942c_0_548"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="2540000"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="1905000"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="580" name="Google Shape;580;g2ccab31b434_0_526"/>
+          <p:cNvPr id="597" name="Google Shape;597;h6a9bc3991bb6942c_0_548"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="5956300"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="4467225"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="581" name="Google Shape;581;g2ccab31b434_0_526"/>
+          <p:cNvPr id="598" name="Google Shape;598;h6a9bc3991bb6942c_0_548"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="9309100"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="6981825"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="582" name="Google Shape;582;g2ccab31b434_0_526"/>
+          <p:cNvPr id="599" name="Google Shape;599;h6a9bc3991bb6942c_0_548"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8878410" y="12446000"/>
-            <a:ext cx="8810700" cy="1557900"/>
+            <a:off x="6657975" y="9334500"/>
+            <a:ext cx="6505500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="587" name="Shape 587"/>
+        <p:cNvPr id="604" name="Shape 604"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="589" name="Google Shape;589;g2ccab31b434_0_550"/>
+          <p:cNvPr id="605" name="Google Shape;605;h6a9bc3991bb6942c_0_572"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F4F2F3"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="590" name="Google Shape;590;g2ccab31b434_0_550"/>
+          <p:cNvPr descr="preencoded.png" id="606" name="Google Shape;606;h6a9bc3991bb6942c_0_572"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12875300" y="3590925"/>
+            <a:ext cx="8258175" cy="6696075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="607" name="Google Shape;607;h6a9bc3991bb6942c_0_572"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6162675" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="608" name="Google Shape;608;h6a9bc3991bb6942c_0_572"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="609" name="Google Shape;609;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="611" name="Google Shape;611;h6a9bc3991bb6942c_0_572"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2890838"/>
+            <a:ext cx="17023200" cy="6440925"/>
+            <a:chOff x="590550" y="2890838"/>
+            <a:chExt cx="17023200" cy="6440925"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="612" name="Google Shape;612;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2890838"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="7629525" y="2890838"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="613" name="Google Shape;613;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8582025" y="2890838"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="8582025" y="2890838"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="614" name="Google Shape;614;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2890838"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="615" name="Google Shape;615;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3452813"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="616" name="Google Shape;616;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2981325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="617" name="Google Shape;617;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4662488"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="590550" y="4662488"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="618" name="Google Shape;618;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1543050" y="4662488"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="1543050" y="4662488"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="619" name="Google Shape;619;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4662488"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="620" name="Google Shape;620;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5224463"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="622" name="Google Shape;622;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6434138"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="590550" y="6434138"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="623" name="Google Shape;623;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1543050" y="6434138"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="1543050" y="6434138"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="624" name="Google Shape;624;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6434138"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="625" name="Google Shape;625;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6996113"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="626" name="Google Shape;626;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="627" name="Google Shape;627;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6434138"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="5010150" y="6434138"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="628" name="Google Shape;628;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="6434138"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="5962650" y="6434138"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="629" name="Google Shape;629;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6434138"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="630" name="Google Shape;630;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6996113"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="631" name="Google Shape;631;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="632" name="Google Shape;632;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8205788"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="5010150" y="8205788"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="633" name="Google Shape;633;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="8205788"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="5962650" y="8205788"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="634" name="Google Shape;634;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8205788"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="635" name="Google Shape;635;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8767763"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="636" name="Google Shape;636;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="637" name="Google Shape;637;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6434138"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="9429750" y="6434138"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="638" name="Google Shape;638;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="6434138"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="10382250" y="6434138"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="639" name="Google Shape;639;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6434138"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="640" name="Google Shape;640;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6996113"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="641" name="Google Shape;641;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="642" name="Google Shape;642;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8205788"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="9429750" y="8205788"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="643" name="Google Shape;643;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="8205788"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="10382250" y="8205788"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="644" name="Google Shape;644;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8205788"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="645" name="Google Shape;645;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8767763"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="646" name="Google Shape;646;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="647" name="Google Shape;647;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6434138"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="13849350" y="6434138"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="648" name="Google Shape;648;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14801850" y="6434138"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="14801850" y="6434138"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="649" name="Google Shape;649;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6434138"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="650" name="Google Shape;650;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6996113"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="651" name="Google Shape;651;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4662488"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="5010150" y="4662488"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="653" name="Google Shape;653;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="4662488"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="5962650" y="4662488"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="654" name="Google Shape;654;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4662488"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="655" name="Google Shape;655;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5224463"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="656" name="Google Shape;656;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4662488"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="13849350" y="4662488"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="658" name="Google Shape;658;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14801850" y="4662488"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="14801850" y="4662488"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="659" name="Google Shape;659;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4662488"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="660" name="Google Shape;660;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5224463"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="661" name="Google Shape;661;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4662488"/>
+              <a:ext cx="3764400" cy="1125975"/>
+              <a:chOff x="9429750" y="4662488"/>
+              <a:chExt cx="3764400" cy="1125975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="663" name="Google Shape;663;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="4662488"/>
+                <a:ext cx="2811900" cy="1125975"/>
+                <a:chOff x="10382250" y="4662488"/>
+                <a:chExt cx="2811900" cy="1125975"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="664" name="Google Shape;664;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4662488"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="665" name="Google Shape;665;h6a9bc3991bb6942c_0_572"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5224463"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="666" name="Google Shape;666;h6a9bc3991bb6942c_0_572"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4281488"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="4133925"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;h6a9bc3991bb6942c_0_572"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="591" name="Google Shape;591;g2ccab31b434_0_550"/>
+          <p:cNvPr id="679" name="Google Shape;679;h6a9bc3991bb6942c_0_572"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787498" y="3759200"/>
-[...2884 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId21">
+                <a:hlinkClick r:id="rId17">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="660" name="Google Shape;660;g2ccab31b434_0_550"/>
+          <p:cNvPr id="680" name="Google Shape;680;h6a9bc3991bb6942c_0_572"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="1676400"/>
-            <a:ext cx="10754100" cy="1557900"/>
+            <a:off x="5162550" y="1257300"/>
+            <a:ext cx="7962900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="665" name="Shape 665"/>
+        <p:cNvPr id="685" name="Shape 685"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...52 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="668" name="Google Shape;668;g2ccab31b434_0_627"/>
+          <p:cNvPr id="686" name="Google Shape;686;h6a9bc3991bb6942c_0_652"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F4F2F3"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="669" name="Google Shape;669;g2ccab31b434_0_627"/>
+          <p:cNvPr descr="preencoded.png" id="687" name="Google Shape;687;h6a9bc3991bb6942c_0_652"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6372225" y="0"/>
+            <a:ext cx="14011275" cy="6467475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="688" name="Google Shape;688;h6a9bc3991bb6942c_0_652"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1806000"/>
+            <a:ext cx="5495925" cy="9372600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="689" name="Google Shape;689;h6a9bc3991bb6942c_0_652"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="8788400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="11681450" y="479113"/>
+            <a:ext cx="6934200" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="690" name="Google Shape;690;h6a9bc3991bb6942c_0_652"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="104775" y="2990850"/>
+            <a:ext cx="8743950" cy="4305300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="691" name="Google Shape;691;h6a9bc3991bb6942c_0_652"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="692" name="Google Shape;692;h6a9bc3991bb6942c_0_652"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="693" name="Google Shape;693;h6a9bc3991bb6942c_0_652"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="670" name="Google Shape;670;g2ccab31b434_0_627"/>
+          <p:cNvPr id="694" name="Google Shape;694;h6a9bc3991bb6942c_0_652"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12282435" y="6502400"/>
-            <a:ext cx="10741200" cy="4301100"/>
+            <a:off x="9210675" y="4876800"/>
+            <a:ext cx="8014200" cy="3231000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="671" name="Google Shape;671;g2ccab31b434_0_627"/>
+          <p:cNvPr id="695" name="Google Shape;695;h6a9bc3991bb6942c_0_652"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12371346" y="3670300"/>
-            <a:ext cx="10576200" cy="2777100"/>
+            <a:off x="9277350" y="2752725"/>
+            <a:ext cx="7829400" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="672" name="Google Shape;672;g2ccab31b434_0_627"/>
+          <p:cNvPr id="696" name="Google Shape;696;h6a9bc3991bb6942c_0_652"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="6294937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="4644450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
-                <a:hlinkClick r:id="rId6">
+                <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="45" name="Shape 45"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288389" cy="11789976"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="74250" lIns="74250" spcFirstLastPara="1" rIns="74250" wrap="square" tIns="74250">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="0"/>
+              <a:ext cx="14011275" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="5143500"/>
+              <a:ext cx="5495925" cy="9372600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12449175" y="9172575"/>
+              <a:ext cx="10067925" cy="5343525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="52" name="Google Shape;52;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11734800" y="0"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11734800" y="0"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="0"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="F04143"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12078653" y="253365"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="F04143"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="F04143"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13106400" y="66675"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13106400" y="66675"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="66675"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="695325"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11734800" y="2038350"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11734800" y="2038350"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="2038350"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="F04143"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12078653" y="2291715"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="F04143"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="F04143"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13106400" y="2105025"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13106400" y="2105025"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="2105025"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="2733675"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11734800" y="4076700"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11734800" y="4076700"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="4076700"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="F04143"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12078653" y="4330065"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="F04143"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="F04143"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13106400" y="4143375"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13106400" y="4143375"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="4143375"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="4772025"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11734800" y="6115050"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11734800" y="6115050"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6115050"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="F04143"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12078653" y="6368415"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="F04143"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="F04143"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13106400" y="6181725"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13106400" y="6181725"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="6181725"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;h6a9bc3991bb6942c_0_33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="6810375"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="11734633" y="1614488"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...116 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:srgbClr val="F04143"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16111964" y="342900"/>
-            <a:ext cx="698700" cy="939900"/>
+            <a:off x="11734633" y="3652838"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:srgbClr val="F04143"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;h6a9bc3991bb6942c_0_33"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16111964" y="3060700"/>
-            <a:ext cx="698700" cy="939900"/>
+            <a:off x="11734633" y="5691188"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:srgbClr val="F04143"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...291 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="62" name="Google Shape;62;g2ccab31b434_0_20"/>
-[...509 lines deleted...]
-          <p:cNvPr descr=" " id="74" name="Google Shape;74;g2ccab31b434_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="81" name="Google Shape;81;h6a9bc3991bb6942c_0_33"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="292137" y="2159000"/>
-            <a:ext cx="12434854" cy="9410700"/>
+            <a:off x="590550" y="1457325"/>
+            <a:ext cx="8562975" cy="7381875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;g2ccab31b434_0_20"/>
+          <p:cNvPr id="82" name="Google Shape;82;h6a9bc3991bb6942c_0_33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="8182383" y="7870961"/>
-            <a:ext cx="11541600" cy="2497800"/>
+            <a:off x="6292275" y="5094000"/>
+            <a:ext cx="8492400" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvPr id="87" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;h6a9bc3991bb6942c_0_74"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18630649" cy="12010621"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;h6a9bc3991bb6942c_0_74"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="75650" lIns="75650" spcFirstLastPara="1" rIns="75650" wrap="square" tIns="75650">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;h6a9bc3991bb6942c_0_74"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14258925" y="7820025"/>
+              <a:ext cx="8258175" cy="6696075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;h6a9bc3991bb6942c_0_74"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1381125"/>
+              <a:ext cx="6162675" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;h6a9bc3991bb6942c_0_74"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;h6a9bc3991bb6942c_0_74"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="94" name="Google Shape;94;h6a9bc3991bb6942c_0_74"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g2ccab31b434_0_62"/>
+          <p:cNvPr id="95" name="Google Shape;95;h6a9bc3991bb6942c_0_74"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="11198700" cy="1557900"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="8410500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;h6a9bc3991bb6942c_0_74"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-            <a:ext cx="8861400" cy="6841200"/>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="97" name="Google Shape;97;h6a9bc3991bb6942c_0_74"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;h6a9bc3991bb6942c_0_74"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="103" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;h6a9bc3991bb6942c_0_89"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="19088514" cy="11971625"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="21459825" cy="13458825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="81325" lIns="81325" spcFirstLastPara="1" rIns="81325" wrap="square" tIns="81325">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15306675" y="0"/>
+              <a:ext cx="6153150" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="6838950"/>
+              <a:ext cx="6543675" cy="6619875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;h6a9bc3991bb6942c_0_89"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="92" name="Google Shape;92;g2ccab31b434_0_72"/>
-[...162 lines deleted...]
-          <p:cNvPr descr=" " id="97" name="Google Shape;97;g2ccab31b434_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;h6a9bc3991bb6942c_0_89"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="1157280" cy="1117600"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;h6a9bc3991bb6942c_0_89"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="3911600"/>
-            <a:ext cx="7875000" cy="3378300"/>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3831075"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3831075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="1038225" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="3028950"/>
+              <a:ext cx="5997000" cy="2640450"/>
+              <a:chOff x="1876425" y="3028950"/>
+              <a:chExt cx="5997000" cy="2640450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;h6a9bc3991bb6942c_0_89"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3028950"/>
+                <a:ext cx="5997000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="116" name="Google Shape;116;h6a9bc3991bb6942c_0_89"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3733800"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;h6a9bc3991bb6942c_0_89"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="3911600"/>
-            <a:ext cx="8078100" cy="939900"/>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3831075"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3831075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...348 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="118" name="Google Shape;118;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="1066800" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="119" name="Google Shape;119;h6a9bc3991bb6942c_0_89"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7162800"/>
+              <a:ext cx="5997000" cy="2640450"/>
+              <a:chOff x="1876425" y="7162800"/>
+              <a:chExt cx="5997000" cy="2640450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;h6a9bc3991bb6942c_0_89"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7162800"/>
+                <a:ext cx="5997000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="121" name="Google Shape;121;h6a9bc3991bb6942c_0_89"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7867650"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="126" name="Shape 126"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;h6a9bc3991bb6942c_0_111"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18592369" cy="11985944"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Google Shape;128;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="75500" lIns="75500" spcFirstLastPara="1" rIns="75500" wrap="square" tIns="75500">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="0"/>
+              <a:ext cx="14011275" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="5143500"/>
+              <a:ext cx="5495925" cy="9372600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12449175" y="9172575"/>
+              <a:ext cx="10067925" cy="5343525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;h6a9bc3991bb6942c_0_111"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;h6a9bc3991bb6942c_0_111"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1885950" y="5448300"/>
+              <a:ext cx="2874600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="6457950"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="139" name="Google Shape;139;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2924175" y="8743950"/>
+              <a:ext cx="798300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;h6a9bc3991bb6942c_0_111"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-            <a:ext cx="7049400" cy="11214000"/>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="5448300"/>
+              <a:ext cx="2874600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="6457950"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="144" name="Google Shape;144;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14335125" y="8743950"/>
+              <a:ext cx="798300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;h6a9bc3991bb6942c_0_111"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-            <a:ext cx="7049381" cy="5473700"/>
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...89 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7834312" y="885825"/>
+              <a:ext cx="2388900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1895475"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4181475"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;h6a9bc3991bb6942c_0_111"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8629650" y="8743950"/>
+              <a:ext cx="798300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...881 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-[...319 lines deleted...]
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;h6a9bc3991bb6942c_0_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18898602" cy="12015482"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14316075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="156" name="Google Shape;156;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="76725" lIns="76725" spcFirstLastPara="1" rIns="76725" wrap="square" tIns="76725">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15078075" y="0"/>
+              <a:ext cx="7439025" cy="8362950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3190875"/>
+              <a:ext cx="6934200" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="7581900"/>
+              <a:ext cx="13458825" cy="6734175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;h6a9bc3991bb6942c_0_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="155" name="Google Shape;155;g2ccab31b434_0_132"/>
+          <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;h6a9bc3991bb6942c_0_138"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;h6a9bc3991bb6942c_0_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4048125" y="3724275"/>
+            <a:ext cx="10321350" cy="2967900"/>
+            <a:chOff x="4048125" y="3724275"/>
+            <a:chExt cx="10321350" cy="2967900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="3724275"/>
+              <a:ext cx="10292700" cy="2369700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;h6a9bc3991bb6942c_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12182475" y="6162675"/>
+              <a:ext cx="2187000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F4F2F3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;h6a9bc3991bb6942c_0_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="-1714500"/>
+            <a:ext cx="19506564" cy="12575297"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="173" name="Google Shape;173;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="79200" lIns="79200" spcFirstLastPara="1" rIns="79200" wrap="square" tIns="79200">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14258925" y="7820025"/>
+              <a:ext cx="8258175" cy="6696075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1381125"/>
+              <a:ext cx="6162675" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g2ccab31b434_0_132"/>
+          <p:cNvPr id="176" name="Google Shape;176;h6a9bc3991bb6942c_0_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2104230" y="1079500"/>
-            <a:ext cx="20216700" cy="1557900"/>
+            <a:off x="1628775" y="809625"/>
+            <a:ext cx="15059100" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="177" name="Google Shape;177;h6a9bc3991bb6942c_0_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="178" name="Google Shape;178;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;h6a9bc3991bb6942c_0_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0A2B67"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3452813" y="3895725"/>
+              <a:ext cx="847725" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5086350"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;h6a9bc3991bb6942c_0_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0A2B67"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="186" name="Google Shape;186;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743950" y="3895723"/>
+              <a:ext cx="800100" cy="990603"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5086350"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;h6a9bc3991bb6942c_0_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0A2B67"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14130338" y="3895725"/>
+              <a:ext cx="561975" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;h6a9bc3991bb6942c_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5086350"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Rainbow</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g2ccab31b434_0_132"/>
+          <p:cNvPr id="192" name="Google Shape;192;h6a9bc3991bb6942c_0_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...183 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="1579245" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Bebas Neue"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2 lines deleted...]
-                <a:sym typeface="Bebas Neue"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Unicorn</a:t>
+              <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g2ccab31b434_0_132"/>
+          <p:cNvPr id="193" name="Google Shape;193;h6a9bc3991bb6942c_0_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="3695700"/>
-[...115 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="6827520" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Bebas Neue"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2 lines deleted...]
-                <a:sym typeface="Bebas Neue"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Dragon</a:t>
+              <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;g2ccab31b434_0_132"/>
+          <p:cNvPr id="194" name="Google Shape;194;h6a9bc3991bb6942c_0_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="3695700"/>
-[...115 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="12094845" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...181 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...289 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F4F2F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="184" name="Shape 184"/>
+        <p:cNvPr id="199" name="Shape 199"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="200" name="Google Shape;200;h6a9bc3991bb6942c_0_181"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="19164304" cy="12354653"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="22517100" cy="14516100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F2F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="77800" lIns="77800" spcFirstLastPara="1" rIns="77800" wrap="square" tIns="77800">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="202" name="Google Shape;202;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="0"/>
+              <a:ext cx="14011275" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="203" name="Google Shape;203;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="5143500"/>
+              <a:ext cx="5495925" cy="9372600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="204" name="Google Shape;204;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12449175" y="9172575"/>
+              <a:ext cx="10067925" cy="5343525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;h6a9bc3991bb6942c_0_181"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="206" name="Google Shape;206;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;g2ccab31b434_0_161"/>
+          <p:cNvPr id="208" name="Google Shape;208;h6a9bc3991bb6942c_0_181"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="4504800" cy="1557900"/>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="3390900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="345387"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="345387"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;h6a9bc3991bb6942c_0_181"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2286000"/>
-            <a:ext cx="20843400" cy="10210800"/>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7372500"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7372500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...143 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7372500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3109913" y="2028825"/>
+              <a:ext cx="1276350" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7372500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="213" name="Google Shape;213;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8582025" y="2028825"/>
+              <a:ext cx="1133475" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7372500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="215" name="Google Shape;215;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14049375" y="2028825"/>
+              <a:ext cx="1000125" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3268028" y="3219450"/>
+              <a:ext cx="960000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4000500"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2810828" y="8191500"/>
+              <a:ext cx="1874400" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8692515" y="3219450"/>
+              <a:ext cx="912600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="F04143"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="F04143"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4000500"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8211503" y="8191500"/>
+              <a:ext cx="1874400" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13674090" y="3219450"/>
+              <a:ext cx="1750800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0A2B67"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2B67"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4000500"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;h6a9bc3991bb6942c_0_181"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13521690" y="8191500"/>
+              <a:ext cx="2055600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...791 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>