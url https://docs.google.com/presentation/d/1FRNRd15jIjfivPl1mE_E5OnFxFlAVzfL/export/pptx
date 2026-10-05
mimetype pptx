--- v0 (2026-08-06)
+++ v1 (2026-10-05)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
@@ -78,318 +79,322 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId28"/>
       <p:bold r:id="rId29"/>
       <p:italic r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
+      <p:italic r:id="rId34"/>
+      <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Vast Shadow"/>
-      <p:regular r:id="rId34"/>
+      <p:regular r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="DM Sans"/>
-      <p:bold r:id="rId35"/>
-      <p:boldItalic r:id="rId36"/>
+      <p:regular r:id="rId37"/>
+      <p:bold r:id="rId38"/>
+      <p:italic r:id="rId39"/>
+      <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId37" roundtripDataSignature="AMtx7mjQVfseLm9CctR+jBR+3udUKGCyCQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId41" roundtripDataSignature="AMtx7mixyAIXsAnqGaQmUU0JYWxt1uVTXQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/VastShadow-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/VastShadow-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1314,243 +1319,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1631,139 +1636,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g26e90c2cbeb_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3fb4982c3df_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g26e90c2cbeb_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3fb4982c3df_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g26e90c2cbeb_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3fb4982c3df_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1774,153 +1779,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="205" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g26e90c2cbeb_0_193:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;g3fb4982c3df_0_185:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g26e90c2cbeb_0_193:notes"/>
+          <p:cNvPr id="207" name="Google Shape;207;g3fb4982c3df_0_185:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g26e90c2cbeb_0_193:notes"/>
+          <p:cNvPr id="208" name="Google Shape;208;g3fb4982c3df_0_185:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1931,153 +1936,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvPr id="232" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g26e90c2cbeb_0_218:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g3fb4982c3df_0_211:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;g26e90c2cbeb_0_218:notes"/>
+          <p:cNvPr id="234" name="Google Shape;234;g3fb4982c3df_0_211:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;g26e90c2cbeb_0_218:notes"/>
+          <p:cNvPr id="235" name="Google Shape;235;g3fb4982c3df_0_211:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2088,153 +2093,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g26e90c2cbeb_0_285:notes"/>
+          <p:cNvPr id="277" name="Google Shape;277;g3fb4982c3df_0_254:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;g26e90c2cbeb_0_285:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;g3fb4982c3df_0_254:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;g26e90c2cbeb_0_285:notes"/>
+          <p:cNvPr id="279" name="Google Shape;279;g3fb4982c3df_0_254:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2245,153 +2250,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="331" name="Shape 331"/>
+        <p:cNvPr id="296" name="Shape 296"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g26e90c2cbeb_0_308:notes"/>
+          <p:cNvPr id="297" name="Google Shape;297;g3fb4982c3df_0_273:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;g26e90c2cbeb_0_308:notes"/>
+          <p:cNvPr id="298" name="Google Shape;298;g3fb4982c3df_0_273:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g26e90c2cbeb_0_308:notes"/>
+          <p:cNvPr id="299" name="Google Shape;299;g3fb4982c3df_0_273:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2402,153 +2407,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="345" name="Shape 345"/>
+        <p:cNvPr id="311" name="Shape 311"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;g26e90c2cbeb_0_321:notes"/>
+          <p:cNvPr id="312" name="Google Shape;312;g3fb4982c3df_0_287:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;g26e90c2cbeb_0_321:notes"/>
+          <p:cNvPr id="313" name="Google Shape;313;g3fb4982c3df_0_287:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;g26e90c2cbeb_0_321:notes"/>
+          <p:cNvPr id="314" name="Google Shape;314;g3fb4982c3df_0_287:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2559,153 +2564,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="375" name="Shape 375"/>
+        <p:cNvPr id="330" name="Shape 330"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;g26e90c2cbeb_0_350:notes"/>
+          <p:cNvPr id="331" name="Google Shape;331;g3fb4982c3df_0_305:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;g26e90c2cbeb_0_350:notes"/>
+          <p:cNvPr id="332" name="Google Shape;332;g3fb4982c3df_0_305:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g26e90c2cbeb_0_350:notes"/>
+          <p:cNvPr id="333" name="Google Shape;333;g3fb4982c3df_0_305:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2716,153 +2721,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="442" name="Shape 442"/>
+        <p:cNvPr id="395" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g26e90c2cbeb_0_416:notes"/>
+          <p:cNvPr id="396" name="Google Shape;396;g3fb4982c3df_0_369:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;g26e90c2cbeb_0_416:notes"/>
+          <p:cNvPr id="397" name="Google Shape;397;g3fb4982c3df_0_369:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g26e90c2cbeb_0_416:notes"/>
+          <p:cNvPr id="398" name="Google Shape;398;g3fb4982c3df_0_369:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2873,153 +2878,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="458" name="Shape 458"/>
+        <p:cNvPr id="411" name="Shape 411"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g26e90c2cbeb_0_431:notes"/>
+          <p:cNvPr id="412" name="Google Shape;412;g3fb4982c3df_0_384:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g26e90c2cbeb_0_431:notes"/>
+          <p:cNvPr id="413" name="Google Shape;413;g3fb4982c3df_0_384:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="461" name="Google Shape;461;g26e90c2cbeb_0_431:notes"/>
+          <p:cNvPr id="414" name="Google Shape;414;g3fb4982c3df_0_384:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3030,153 +3035,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="429" name="Shape 429"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g26e90c2cbeb_0_448:notes"/>
+          <p:cNvPr id="430" name="Google Shape;430;g3fb4982c3df_0_401:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g26e90c2cbeb_0_448:notes"/>
+          <p:cNvPr id="431" name="Google Shape;431;g3fb4982c3df_0_401:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g26e90c2cbeb_0_448:notes"/>
+          <p:cNvPr id="432" name="Google Shape;432;g3fb4982c3df_0_401:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3187,153 +3192,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="493" name="Shape 493"/>
+        <p:cNvPr id="447" name="Shape 447"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g26e90c2cbeb_0_464:notes"/>
+          <p:cNvPr id="448" name="Google Shape;448;g3fb4982c3df_0_418:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;g26e90c2cbeb_0_464:notes"/>
+          <p:cNvPr id="449" name="Google Shape;449;g3fb4982c3df_0_418:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g26e90c2cbeb_0_464:notes"/>
+          <p:cNvPr id="450" name="Google Shape;450;g3fb4982c3df_0_418:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3344,153 +3349,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="23" name="Shape 23"/>
+        <p:cNvPr id="24" name="Shape 24"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g26e90c2cbeb_0_11:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;g3fb4982c3df_0_12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g26e90c2cbeb_0_11:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g3fb4982c3df_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g26e90c2cbeb_0_11:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3fb4982c3df_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3501,153 +3506,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="502" name="Shape 502"/>
+        <p:cNvPr id="457" name="Shape 457"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g26e90c2cbeb_0_472:notes"/>
+          <p:cNvPr id="458" name="Google Shape;458;g3fb4982c3df_0_427:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;g26e90c2cbeb_0_472:notes"/>
+          <p:cNvPr id="459" name="Google Shape;459;g3fb4982c3df_0_427:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="505" name="Google Shape;505;g26e90c2cbeb_0_472:notes"/>
+          <p:cNvPr id="460" name="Google Shape;460;g3fb4982c3df_0_427:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3658,153 +3663,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="526" name="Shape 526"/>
+        <p:cNvPr id="479" name="Shape 479"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g26e90c2cbeb_0_495:notes"/>
+          <p:cNvPr id="480" name="Google Shape;480;g3fb4982c3df_0_448:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g26e90c2cbeb_0_495:notes"/>
+          <p:cNvPr id="481" name="Google Shape;481;g3fb4982c3df_0_448:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="529" name="Google Shape;529;g26e90c2cbeb_0_495:notes"/>
+          <p:cNvPr id="482" name="Google Shape;482;g3fb4982c3df_0_448:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3815,153 +3820,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="563" name="Shape 563"/>
+        <p:cNvPr id="520" name="Shape 520"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="564" name="Google Shape;564;g26e90c2cbeb_0_531:notes"/>
+          <p:cNvPr id="521" name="Google Shape;521;g3fb4982c3df_0_488:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="565" name="Google Shape;565;g26e90c2cbeb_0_531:notes"/>
+          <p:cNvPr id="522" name="Google Shape;522;g3fb4982c3df_0_488:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="566" name="Google Shape;566;g26e90c2cbeb_0_531:notes"/>
+          <p:cNvPr id="523" name="Google Shape;523;g3fb4982c3df_0_488:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3972,153 +3977,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="591" name="Shape 591"/>
+        <p:cNvPr id="546" name="Shape 546"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="592" name="Google Shape;592;g26e90c2cbeb_0_558:notes"/>
+          <p:cNvPr id="547" name="Google Shape;547;g3fb4982c3df_0_513:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="593" name="Google Shape;593;g26e90c2cbeb_0_558:notes"/>
+          <p:cNvPr id="548" name="Google Shape;548;g3fb4982c3df_0_513:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="594" name="Google Shape;594;g26e90c2cbeb_0_558:notes"/>
+          <p:cNvPr id="549" name="Google Shape;549;g3fb4982c3df_0_513:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4129,153 +4134,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g26e90c2cbeb_0_21:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3fb4982c3df_0_24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g26e90c2cbeb_0_21:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3fb4982c3df_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g26e90c2cbeb_0_21:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;g3fb4982c3df_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4286,153 +4291,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g26e90c2cbeb_0_74:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;g3fb4982c3df_0_72:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g26e90c2cbeb_0_74:notes"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3fb4982c3df_0_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g26e90c2cbeb_0_74:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;g3fb4982c3df_0_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4457,139 +4462,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="100" name="Shape 100"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g26e90c2cbeb_0_85:notes"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3fb4982c3df_0_85:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g26e90c2cbeb_0_85:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3fb4982c3df_0_85:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g26e90c2cbeb_0_85:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3fb4982c3df_0_85:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4600,153 +4605,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="121" name="Shape 121"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g26e90c2cbeb_0_104:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;g3fb4982c3df_0_105:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g26e90c2cbeb_0_104:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;g3fb4982c3df_0_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g26e90c2cbeb_0_104:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3fb4982c3df_0_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4757,153 +4762,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="148" name="Shape 148"/>
+        <p:cNvPr id="144" name="Shape 144"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g26e90c2cbeb_0_131:notes"/>
+          <p:cNvPr id="145" name="Google Shape;145;g3fb4982c3df_0_127:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g26e90c2cbeb_0_131:notes"/>
+          <p:cNvPr id="146" name="Google Shape;146;g3fb4982c3df_0_127:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;g26e90c2cbeb_0_131:notes"/>
+          <p:cNvPr id="147" name="Google Shape;147;g3fb4982c3df_0_127:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4914,153 +4919,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="158" name="Shape 158"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g26e90c2cbeb_0_143:notes"/>
+          <p:cNvPr id="159" name="Google Shape;159;g3fb4982c3df_0_140:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g26e90c2cbeb_0_143:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;g3fb4982c3df_0_140:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g26e90c2cbeb_0_143:notes"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3fb4982c3df_0_140:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5071,153 +5076,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="175" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g26e90c2cbeb_0_159:notes"/>
+          <p:cNvPr id="176" name="Google Shape;176;g3fb4982c3df_0_156:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g26e90c2cbeb_0_159:notes"/>
+          <p:cNvPr id="177" name="Google Shape;177;g3fb4982c3df_0_156:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g26e90c2cbeb_0_159:notes"/>
+          <p:cNvPr id="178" name="Google Shape;178;g3fb4982c3df_0_156:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5314,23885 +5319,20632 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g26e90c2cbeb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3fb4982c3df_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9639300"/>
-            <a:ext cx="6236479" cy="4076700"/>
+            <a:off x="0" y="7229475"/>
+            <a:ext cx="4676775" cy="4191000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g26e90c2cbeb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3fb4982c3df_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19268308" y="0"/>
-            <a:ext cx="4610676" cy="7594599"/>
+            <a:off x="14449425" y="-1238250"/>
+            <a:ext cx="3457575" cy="6934198"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g26e90c2cbeb_0_0"/>
+          <p:cNvPr id="18" name="Google Shape;18;g3fb4982c3df_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3289711" y="-368300"/>
-            <a:ext cx="18823800" cy="4826100"/>
+            <a:off x="2466975" y="-276225"/>
+            <a:ext cx="14154300" cy="3657600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>Parasite </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g26e90c2cbeb_0_0"/>
+          <p:cNvPr id="19" name="Google Shape;19;g3fb4982c3df_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3251606" y="2908300"/>
-            <a:ext cx="18154800" cy="1325100"/>
+            <a:off x="2438400" y="2181225"/>
+            <a:ext cx="13624500" cy="1003800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;g3fb4982c3df_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;g3fb4982c3df_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;g3fb4982c3df_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;g3fb4982c3df_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5391150" y="2571750"/>
+            <a:ext cx="7505700" cy="7477125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="210" name="Google Shape;210;g3fb4982c3df_0_185"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="14549437" y="4167188"/>
+            <a:ext cx="6191250" cy="1952625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;g3fb4982c3df_0_185"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="-3070145" y="3936918"/>
+            <a:ext cx="7921957" cy="2410316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;g3fb4982c3df_0_185"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="213" name="Google Shape;213;g3fb4982c3df_0_185"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g26e90c2cbeb_0_0"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3fb4982c3df_0_185"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="6667500" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Vast Shadow"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
+              </a:rPr>
+              <a:t>Pricing Plan</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;g3fb4982c3df_0_185"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630450" cy="7077000"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630450" cy="7077000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829100" cy="7077000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;g3fb4982c3df_0_185"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3235788" y="2209800"/>
+              <a:ext cx="1024599" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829100" cy="7077000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;g3fb4982c3df_0_185"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8624371" y="2209800"/>
+              <a:ext cx="1048784" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829100" cy="7077000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="222" name="Google Shape;222;g3fb4982c3df_0_185"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14149162" y="2209800"/>
+              <a:ext cx="800550" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2791778" y="3495675"/>
+              <a:ext cx="1912500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4295775"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2001203" y="8029575"/>
+              <a:ext cx="3493800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8325803" y="3495675"/>
+              <a:ext cx="1645800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4295775"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7339965" y="8029575"/>
+              <a:ext cx="3617700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12778740" y="3495675"/>
+              <a:ext cx="3541500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4295775"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3fb4982c3df_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12612052" y="8029575"/>
+              <a:ext cx="3874800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;g3fb4982c3df_0_211"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F0D29E"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g26e90c2cbeb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="238" name="Google Shape;238;g3fb4982c3df_0_211"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="6200775"/>
+            <a:ext cx="3971925" cy="4086225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g26e90c2cbeb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="239" name="Google Shape;239;g3fb4982c3df_0_211"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6122165" y="3441700"/>
-            <a:ext cx="12155419" cy="9982200"/>
+            <a:off x="14001750" y="-352425"/>
+            <a:ext cx="3362325" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;g3fb4982c3df_0_211"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="241" name="Google Shape;241;g3fb4982c3df_0_211"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;g3fb4982c3df_0_211"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="742950" y="1181100"/>
+            <a:ext cx="16811625" cy="7841100"/>
+            <a:chOff x="742950" y="1181100"/>
+            <a:chExt cx="16811625" cy="7841100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;g3fb4982c3df_0_211"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520960" y="2749562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;g3fb4982c3df_0_211"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2838450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;g3fb4982c3df_0_211"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10782281" y="2689622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="251" name="Google Shape;251;g3fb4982c3df_0_211"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14906626" y="2686047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="742950" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4738241" y="2876550"/>
+              <a:ext cx="1015800" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12973050" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="823913" y="2819400"/>
+              <a:ext cx="942900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4719638" y="2819400"/>
+              <a:ext cx="1305000" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8958263" y="2819400"/>
+              <a:ext cx="981000" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13030200" y="2819400"/>
+              <a:ext cx="990600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3fb4982c3df_0_211"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="280" name="Shape 280"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="218" name="Google Shape;218;g26e90c2cbeb_0_193"/>
+          <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;g3fb4982c3df_0_254"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2159270" cy="8255000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="14549437" y="4167188"/>
+            <a:ext cx="6191250" cy="1952625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="219" name="Google Shape;219;g26e90c2cbeb_0_193"/>
+          <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;g3fb4982c3df_0_254"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2795004" cy="10562604"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="-3070145" y="3936918"/>
+            <a:ext cx="7921957" cy="2410316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;g3fb4982c3df_0_254"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="284" name="Google Shape;284;g3fb4982c3df_0_254"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;g3fb4982c3df_0_254"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="286" name="Google Shape;286;g3fb4982c3df_0_254"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="742950" y="885825"/>
+            <a:ext cx="8629650" cy="8524875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="287" name="Google Shape;287;g3fb4982c3df_0_254"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="10906125" y="1238250"/>
+            <a:ext cx="6772200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Vast Shadow"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
+              </a:rPr>
+              <a:t>Some Data</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;g3fb4982c3df_0_254"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10906125" y="2657475"/>
+            <a:ext cx="3722400" cy="1950600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Vast Shadow"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
+              </a:rPr>
+              <a:t>75%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;g3fb4982c3df_0_254"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10906125" y="4410075"/>
+            <a:ext cx="5974200" cy="1011525"/>
+            <a:chOff x="10906125" y="4410075"/>
+            <a:chExt cx="5974200" cy="1011525"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3fb4982c3df_0_254"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4410075"/>
+              <a:ext cx="5974200" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;g3fb4982c3df_0_254"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4914900"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;g3fb4982c3df_0_254"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10906125" y="5772150"/>
+            <a:ext cx="3827100" cy="1950600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Vast Shadow"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
+              </a:rPr>
+              <a:t>60%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;g3fb4982c3df_0_254"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10906125" y="7524750"/>
+            <a:ext cx="5974200" cy="1440150"/>
+            <a:chOff x="10906125" y="7524750"/>
+            <a:chExt cx="5974200" cy="1440150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;g3fb4982c3df_0_254"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="7524750"/>
+              <a:ext cx="5974200" cy="977400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="295" name="Google Shape;295;g3fb4982c3df_0_254"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="8458200"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="300" name="Shape 300"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;g3fb4982c3df_0_273"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="BAE0E1"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="221" name="Google Shape;221;g26e90c2cbeb_0_193"/>
+          <p:cNvPr descr="preencoded.png" id="302" name="Google Shape;302;g3fb4982c3df_0_273"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="711289" cy="2590800"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="4800599" y="-2924176"/>
+            <a:ext cx="8686800" cy="16135350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;g3fb4982c3df_0_273"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="304" name="Google Shape;304;g3fb4982c3df_0_273"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;g3fb4982c3df_0_273"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="306" name="Google Shape;306;g3fb4982c3df_0_273"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2838450" y="2552700"/>
+            <a:ext cx="12601500" cy="5012175"/>
+            <a:chOff x="2838450" y="2552700"/>
+            <a:chExt cx="12601500" cy="5012175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;g3fb4982c3df_0_273"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2838450" y="2552700"/>
+              <a:ext cx="12601500" cy="4013700"/>
+              <a:chOff x="2838450" y="2552700"/>
+              <a:chExt cx="12601500" cy="4013700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="308" name="Google Shape;308;g3fb4982c3df_0_273"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2838450" y="2552700"/>
+                <a:ext cx="12601500" cy="3657600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="309" name="Google Shape;309;g3fb4982c3df_0_273"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="5562600"/>
+                <a:ext cx="11942400" cy="1003800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;g3fb4982c3df_0_273"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="6657975"/>
+              <a:ext cx="7014300" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="315" name="Shape 315"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="316" name="Google Shape;316;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9107038" y="469900"/>
-            <a:ext cx="8874300" cy="1608600"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F0D29E"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
-          </a:ln>
-[...110 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="225" name="Google Shape;225;g26e90c2cbeb_0_193"/>
+          <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;g3fb4982c3df_0_287"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4314924" y="2946400"/>
-            <a:ext cx="1366301" cy="1409700"/>
+            <a:off x="0" y="6200775"/>
+            <a:ext cx="3971925" cy="4086225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;g3fb4982c3df_0_287"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14001750" y="-352425"/>
+            <a:ext cx="3362325" cy="3543300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;g3fb4982c3df_0_287"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;g3fb4982c3df_0_287"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="321" name="Google Shape;321;g3fb4982c3df_0_287"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="322" name="Google Shape;322;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3727916" y="4660900"/>
-            <a:ext cx="2540400" cy="965100"/>
+            <a:off x="1538288" y="2447925"/>
+            <a:ext cx="8342100" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
-              <a:t>Basic</a:t>
+              <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="323" name="Google Shape;323;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2235479" y="5727700"/>
-[...137 lines deleted...]
-            <a:ext cx="4648800" cy="965100"/>
+            <a:off x="2512695" y="3971925"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Vast Shadow"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...2 lines deleted...]
-                <a:sym typeface="Vast Shadow"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>$10/month</a:t>
+              <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="324" name="Google Shape;324;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8980022" y="2489200"/>
-[...76 lines deleted...]
-            <a:ext cx="2184600" cy="965100"/>
+            <a:off x="1281113" y="5238750"/>
+            <a:ext cx="8856300" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
-              <a:t>Elite</a:t>
+              <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="325" name="Google Shape;325;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9437280" y="5727700"/>
-[...137 lines deleted...]
-            <a:ext cx="4813800" cy="965100"/>
+            <a:off x="2512695" y="6762750"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Vast Shadow"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...2 lines deleted...]
-                <a:sym typeface="Vast Shadow"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>$50/month</a:t>
+              <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="326" name="Google Shape;326;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16181822" y="2489200"/>
-[...76 lines deleted...]
-            <a:ext cx="4712400" cy="965100"/>
+            <a:off x="12144375" y="2447925"/>
+            <a:ext cx="3798600" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
-              <a:t>Legendary</a:t>
+              <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;g26e90c2cbeb_0_193"/>
+          <p:cNvPr id="327" name="Google Shape;327;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16639080" y="5727700"/>
-[...137 lines deleted...]
-            <a:ext cx="5156700" cy="965100"/>
+            <a:off x="10847070" y="3971925"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Vast Shadow"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...2 lines deleted...]
-                <a:sym typeface="Vast Shadow"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>$100/month</a:t>
+              <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...710 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;g26e90c2cbeb_0_218"/>
+          <p:cNvPr id="328" name="Google Shape;328;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6427003" y="3835400"/>
-[...2519 lines deleted...]
-            <a:ext cx="4936800" cy="2574000"/>
+            <a:off x="10734675" y="5238750"/>
+            <a:ext cx="6618000" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
-              <a:t>75%</a:t>
+              <a:t>323 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g26e90c2cbeb_0_285"/>
+          <p:cNvPr id="329" name="Google Shape;329;g3fb4982c3df_0_287"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="5880100"/>
-[...794 lines deleted...]
-            <a:ext cx="16033500" cy="1325100"/>
+            <a:off x="10847070" y="6762750"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
-[...1255 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="379" name="Shape 379"/>
+        <p:cNvPr id="334" name="Shape 334"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="380" name="Google Shape;380;g26e90c2cbeb_0_350"/>
+          <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;g3fb4982c3df_0_305"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2159270" cy="8255000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="14549437" y="4167188"/>
+            <a:ext cx="6191250" cy="1952625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="381" name="Google Shape;381;g26e90c2cbeb_0_350"/>
+          <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;g3fb4982c3df_0_305"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2795004" cy="10562604"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="-3070145" y="3936918"/>
+            <a:ext cx="7921957" cy="2410316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;g3fb4982c3df_0_305"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g26e90c2cbeb_0_350"/>
+          <p:cNvPr id="340" name="Google Shape;340;g3fb4982c3df_0_305"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1608600"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;g3fb4982c3df_0_305"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="351" name="Google Shape;351;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="352" name="Google Shape;352;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="356" name="Google Shape;356;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="357" name="Google Shape;357;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="358" name="Google Shape;358;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="359" name="Google Shape;359;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="372" name="Google Shape;372;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="381" name="Google Shape;381;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;g3fb4982c3df_0_305"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;g3fb4982c3df_0_305"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11896725" y="4748213"/>
+              <a:ext cx="2160300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12558713" y="5319713"/>
+              <a:ext cx="783000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;g3fb4982c3df_0_305"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1554600"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1554600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="392" name="Google Shape;392;g3fb4982c3df_0_305"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="2126100"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="2126100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;g3fb4982c3df_0_305"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="9105900"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="446" name="Shape 446"/>
+        <p:cNvPr id="399" name="Shape 399"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="447" name="Google Shape;447;g26e90c2cbeb_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;g3fb4982c3df_0_369"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9639300"/>
-            <a:ext cx="6236479" cy="4076700"/>
+            <a:off x="0" y="7229475"/>
+            <a:ext cx="4676775" cy="4191000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="448" name="Google Shape;448;g26e90c2cbeb_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;g3fb4982c3df_0_369"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19268308" y="0"/>
-            <a:ext cx="4610676" cy="7594600"/>
+            <a:off x="14449425" y="-1238250"/>
+            <a:ext cx="3457575" cy="6934198"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3fb4982c3df_0_369"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;g3fb4982c3df_0_369"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g3fb4982c3df_0_369"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;g3fb4982c3df_0_369"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="5153025"/>
+            <a:ext cx="6644700" cy="1630800"/>
+            <a:chOff x="10086975" y="5153025"/>
+            <a:chExt cx="6644700" cy="1630800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;g3fb4982c3df_0_369"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;g3fb4982c3df_0_369"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5876925"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="450" name="Google Shape;450;g26e90c2cbeb_0_416"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="455" name="Google Shape;455;g26e90c2cbeb_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="408" name="Google Shape;408;g3fb4982c3df_0_369"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="456" name="Google Shape;456;g26e90c2cbeb_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;g3fb4982c3df_0_369"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g26e90c2cbeb_0_416"/>
+          <p:cNvPr id="410" name="Google Shape;410;g3fb4982c3df_0_369"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13374772" y="3594100"/>
-            <a:ext cx="10690500" cy="2878800"/>
+            <a:off x="10029825" y="2695575"/>
+            <a:ext cx="7915200" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="462" name="Shape 462"/>
+        <p:cNvPr id="415" name="Shape 415"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;g26e90c2cbeb_0_431"/>
+          <p:cNvPr id="416" name="Google Shape;416;g3fb4982c3df_0_384"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387000" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F0D29E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="464" name="Google Shape;464;g26e90c2cbeb_0_431"/>
+          <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;g3fb4982c3df_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8267700"/>
-            <a:ext cx="5296562" cy="5448300"/>
+            <a:off x="0" y="6200775"/>
+            <a:ext cx="3971925" cy="4086225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="465" name="Google Shape;465;g26e90c2cbeb_0_431"/>
+          <p:cNvPr descr="preencoded.png" id="418" name="Google Shape;418;g3fb4982c3df_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18671334" y="0"/>
-            <a:ext cx="4483660" cy="4254500"/>
+            <a:off x="14001750" y="-352425"/>
+            <a:ext cx="3362325" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3fb4982c3df_0_384"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;g3fb4982c3df_0_384"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3fb4982c3df_0_384"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="422" name="Google Shape;422;g3fb4982c3df_0_384"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3467100"/>
+            <a:ext cx="6644700" cy="1630800"/>
+            <a:chOff x="2209800" y="3467100"/>
+            <a:chExt cx="6644700" cy="1630800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3fb4982c3df_0_384"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3467100"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;g3fb4982c3df_0_384"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4191000"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;g26e90c2cbeb_0_431"/>
+          <p:cNvPr id="425" name="Google Shape;425;g3fb4982c3df_0_384"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="965100"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2716500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...2 lines deleted...]
-                <a:sym typeface="Vast Shadow"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g26e90c2cbeb_0_431"/>
+          <p:cNvPr id="426" name="Google Shape;426;g3fb4982c3df_0_384"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5588000"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="2878800"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="474" name="Google Shape;474;g26e90c2cbeb_0_431"/>
+          <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;g3fb4982c3df_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="475" name="Google Shape;475;g26e90c2cbeb_0_431"/>
+          <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;g3fb4982c3df_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="433" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g26e90c2cbeb_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g3fb4982c3df_0_401"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2159270" cy="8255000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="14549437" y="4167188"/>
+            <a:ext cx="6191250" cy="1952625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="482" name="Google Shape;482;g26e90c2cbeb_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="435" name="Google Shape;435;g3fb4982c3df_0_401"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2795004" cy="10562604"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="-3070145" y="3936918"/>
+            <a:ext cx="7921957" cy="2410316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g3fb4982c3df_0_401"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="437" name="Google Shape;437;g3fb4982c3df_0_401"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g3fb4982c3df_0_401"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;g3fb4982c3df_0_401"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12658725" y="2143125"/>
+            <a:ext cx="4377600" cy="2602200"/>
+            <a:chOff x="12658725" y="2143125"/>
+            <a:chExt cx="4377600" cy="2602200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="440" name="Google Shape;440;g3fb4982c3df_0_401"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="2143125"/>
+              <a:ext cx="4377600" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;g3fb4982c3df_0_401"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3438525"/>
+              <a:ext cx="4347300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g26e90c2cbeb_0_448"/>
+          <p:cNvPr id="442" name="Google Shape;442;g3fb4982c3df_0_401"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="9228600"/>
+            <a:off x="619125" y="1809750"/>
+            <a:ext cx="5153100" cy="6934200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="490" name="Google Shape;490;g26e90c2cbeb_0_448"/>
+          <p:cNvPr id="443" name="Google Shape;443;g3fb4982c3df_0_401"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="6565900"/>
-            <a:ext cx="6994200" cy="5012400"/>
+            <a:off x="12573000" y="4924425"/>
+            <a:ext cx="5204400" cy="3764400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Uncover treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="444" name="Google Shape;444;g3fb4982c3df_0_401"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;g3fb4982c3df_0_401"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;g3fb4982c3df_0_401"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="497" name="Shape 497"/>
+        <p:cNvPr id="451" name="Shape 451"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="498" name="Google Shape;498;g26e90c2cbeb_0_464"/>
+          <p:cNvPr descr="preencoded.png" id="452" name="Google Shape;452;g3fb4982c3df_0_418"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;g3fb4982c3df_0_418"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="454" name="Google Shape;454;g3fb4982c3df_0_418"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;g3fb4982c3df_0_418"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="499" name="Google Shape;499;g26e90c2cbeb_0_464"/>
+          <p:cNvPr id="456" name="Google Shape;456;g3fb4982c3df_0_418"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2878800"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g26e90c2cbeb_0_11"/>
+          <p:cNvPr id="29" name="Google Shape;29;g3fb4982c3df_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387000" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="BAE0E1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g26e90c2cbeb_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3fb4982c3df_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="21516489" cy="11582400"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="4800599" y="-2924176"/>
+            <a:ext cx="8686800" cy="16135350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;g3fb4982c3df_0_12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g3fb4982c3df_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Google Shape;33;g3fb4982c3df_0_12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;g26e90c2cbeb_0_11"/>
+          <p:cNvPr id="34" name="Google Shape;34;g3fb4982c3df_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="5139690" y="5286375"/>
+            <a:ext cx="8018100" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Vast Shadow"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;g3fb4982c3df_0_12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3769995" y="7181850"/>
+            <a:ext cx="10757400" cy="1707000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g3fb4982c3df_0_12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6038850" y="514350"/>
+            <a:ext cx="6200775" cy="5534025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="461" name="Shape 461"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;g3fb4982c3df_0_427"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F0D29E"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g26e90c2cbeb_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;g3fb4982c3df_0_427"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6200775"/>
+            <a:ext cx="3971925" cy="4086225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="464" name="Google Shape;464;g3fb4982c3df_0_427"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="14001750" y="-352425"/>
+            <a:ext cx="3362325" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;g3fb4982c3df_0_427"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="466" name="Google Shape;466;g3fb4982c3df_0_427"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;g3fb4982c3df_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="468" name="Google Shape;468;g3fb4982c3df_0_427"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391275" y="2857500"/>
+            <a:ext cx="10858500" cy="5895975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;g26e90c2cbeb_0_11"/>
+          <p:cNvPr id="469" name="Google Shape;469;g3fb4982c3df_0_427"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6867325" y="4394200"/>
-            <a:ext cx="10665000" cy="2574000"/>
+            <a:off x="904875" y="828675"/>
+            <a:ext cx="16487700" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
-              <a:t>Welcome</a:t>
+              <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;g3fb4982c3df_0_427"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1285875" y="2571750"/>
+            <a:ext cx="5292000" cy="1554600"/>
+            <a:chOff x="1285875" y="2571750"/>
+            <a:chExt cx="5292000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;g3fb4982c3df_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="2571750"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;g3fb4982c3df_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3219450"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;g3fb4982c3df_0_427"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1285875" y="4943475"/>
+            <a:ext cx="5292000" cy="1554600"/>
+            <a:chOff x="1285875" y="4943475"/>
+            <a:chExt cx="5292000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;g3fb4982c3df_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="4943475"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g3fb4982c3df_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5591175"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;g3fb4982c3df_0_427"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1285875" y="7315200"/>
+            <a:ext cx="5292000" cy="1554600"/>
+            <a:chOff x="1285875" y="7315200"/>
+            <a:chExt cx="5292000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;g3fb4982c3df_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7315200"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;g3fb4982c3df_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7962900"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="483" name="Shape 483"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="484" name="Google Shape;484;g3fb4982c3df_0_448"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="14549437" y="4167188"/>
+            <a:ext cx="6191250" cy="1952625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;g3fb4982c3df_0_448"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="-3070145" y="3936918"/>
+            <a:ext cx="7921957" cy="2410316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;g3fb4982c3df_0_448"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="487" name="Google Shape;487;g3fb4982c3df_0_448"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3fb4982c3df_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g26e90c2cbeb_0_11"/>
+          <p:cNvPr id="489" name="Google Shape;489;g3fb4982c3df_0_448"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2269200"/>
+            <a:off x="4591050" y="828675"/>
+            <a:ext cx="9105900" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
-              <a:buFont typeface="DM Sans"/>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="DM Sans"/>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
               </a:rPr>
-              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
+              <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="490" name="Google Shape;490;g3fb4982c3df_0_448"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1" y="2466975"/>
+            <a:ext cx="18288000" cy="7250550"/>
+            <a:chOff x="-1" y="2466975"/>
+            <a:chExt cx="18288000" cy="7250550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;g3fb4982c3df_0_448"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1" y="5938838"/>
+              <a:ext cx="18288000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="933525" y="3762375"/>
+              <a:ext cx="142800" cy="2181331"/>
+              <a:chOff x="933525" y="3762375"/>
+              <a:chExt cx="142800" cy="2181331"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="493" name="Google Shape;493;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="933525" y="3762375"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="494" name="Google Shape;494;g3fb4982c3df_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="-4837" y="4924456"/>
+                <a:ext cx="2038500" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9420300" y="2628900"/>
+              <a:ext cx="142800" cy="3314747"/>
+              <a:chOff x="9420300" y="2628900"/>
+              <a:chExt cx="142800" cy="3314747"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="496" name="Google Shape;496;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="9420300" y="2628900"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="497" name="Google Shape;497;g3fb4982c3df_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="7915237" y="4357697"/>
+                <a:ext cx="3171900" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5162550" y="5943551"/>
+              <a:ext cx="142800" cy="3771949"/>
+              <a:chOff x="5162550" y="5943551"/>
+              <a:chExt cx="142800" cy="3771949"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="499" name="Google Shape;499;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="5162550" y="9572700"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="500" name="Google Shape;500;g3fb4982c3df_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="3428963" y="7758101"/>
+                <a:ext cx="3629100" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13658850" y="5943568"/>
+              <a:ext cx="142800" cy="2286032"/>
+              <a:chOff x="13658850" y="5943568"/>
+              <a:chExt cx="142800" cy="2286032"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="502" name="Google Shape;502;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="13658850" y="8086800"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="503" name="Google Shape;503;g3fb4982c3df_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="12668213" y="7015168"/>
+                <a:ext cx="2143200" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1304925" y="3581400"/>
+              <a:ext cx="3497700" cy="2192625"/>
+              <a:chOff x="1304925" y="3581400"/>
+              <a:chExt cx="3497700" cy="2192625"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="505" name="Google Shape;505;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="3581400"/>
+                <a:ext cx="3497700" cy="548700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>War</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="506" name="Google Shape;506;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="4162425"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Eclipse</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Quest for artifact</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Volcano disaster</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2466975"/>
+              <a:ext cx="3497700" cy="3821550"/>
+              <a:chOff x="9801225" y="2466975"/>
+              <a:chExt cx="3497700" cy="3821550"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="508" name="Google Shape;508;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="2466975"/>
+                <a:ext cx="3497700" cy="977400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Transformation</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="509" name="Google Shape;509;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="3476625"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdoms clash in conflict.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Peasant discovers magical powers.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Plot to assassinate leader uncovered.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6324600"/>
+              <a:ext cx="3497700" cy="3392925"/>
+              <a:chOff x="5562600" y="6324600"/>
+              <a:chExt cx="3497700" cy="3392925"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="511" name="Google Shape;511;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6324600"/>
+                <a:ext cx="3497700" cy="548700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Rise</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="512" name="Google Shape;512;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6905625"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Humans acquire Crystal </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Shimmering City established</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>City expands, conquers neighbors.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;g3fb4982c3df_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6324600"/>
+              <a:ext cx="3497700" cy="2192625"/>
+              <a:chOff x="14058900" y="6324600"/>
+              <a:chExt cx="3497700" cy="2192625"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="514" name="Google Shape;514;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6324600"/>
+                <a:ext cx="3497700" cy="548700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Invasion</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="515" name="Google Shape;515;g3fb4982c3df_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6905625"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdom invaded</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Betrayal</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Hero's festival</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;g3fb4982c3df_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="466725" y="6118800"/>
+              <a:ext cx="1234500" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;g3fb4982c3df_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="8963100" y="6128400"/>
+              <a:ext cx="1215300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;g3fb4982c3df_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="4748175" y="4723350"/>
+              <a:ext cx="1129800" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;g3fb4982c3df_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13201725" y="4680600"/>
+              <a:ext cx="1215300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="506" name="Shape 506"/>
+        <p:cNvPr id="524" name="Shape 524"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="525" name="Google Shape;525;g3fb4982c3df_0_488"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="7229475"/>
+            <a:ext cx="4676775" cy="4191000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="526" name="Google Shape;526;g3fb4982c3df_0_488"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14449425" y="-1238250"/>
+            <a:ext cx="3457575" cy="6934198"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;g3fb4982c3df_0_488"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="528" name="Google Shape;528;g3fb4982c3df_0_488"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;g3fb4982c3df_0_488"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;g3fb4982c3df_0_488"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7000875" y="1276350"/>
+            <a:ext cx="4286400" cy="2171700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Vast Shadow"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
+              </a:rPr>
+              <a:t>Our Team</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="531" name="Google Shape;531;g3fb4982c3df_0_488"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1868805" y="2238375"/>
+            <a:ext cx="4663500" cy="5916900"/>
+            <a:chOff x="1868805" y="2238375"/>
+            <a:chExt cx="4663500" cy="5916900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="532" name="Google Shape;532;g3fb4982c3df_0_488"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1914525" y="2238375"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;g3fb4982c3df_0_488"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1868805" y="6962775"/>
+              <a:ext cx="4663500" cy="1192500"/>
+              <a:chOff x="1868805" y="6962775"/>
+              <a:chExt cx="4663500" cy="1192500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="534" name="Google Shape;534;g3fb4982c3df_0_488"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1868805" y="6962775"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="535" name="Google Shape;535;g3fb4982c3df_0_488"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1884045" y="7648575"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="536" name="Google Shape;536;g3fb4982c3df_0_488"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7088505" y="4067175"/>
+            <a:ext cx="4663500" cy="5916900"/>
+            <a:chOff x="7088505" y="4067175"/>
+            <a:chExt cx="4663500" cy="5916900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="537" name="Google Shape;537;g3fb4982c3df_0_488"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="4067175"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;g3fb4982c3df_0_488"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7088505" y="8791575"/>
+              <a:ext cx="4663500" cy="1192500"/>
+              <a:chOff x="7088505" y="8791575"/>
+              <a:chExt cx="4663500" cy="1192500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="539" name="Google Shape;539;g3fb4982c3df_0_488"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7088505" y="8791575"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="540" name="Google Shape;540;g3fb4982c3df_0_488"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7103745" y="9477375"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="541" name="Google Shape;541;g3fb4982c3df_0_488"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12308205" y="2238375"/>
+            <a:ext cx="4663500" cy="5916900"/>
+            <a:chOff x="12308205" y="2238375"/>
+            <a:chExt cx="4663500" cy="5916900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="542" name="Google Shape;542;g3fb4982c3df_0_488"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2238375"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="543" name="Google Shape;543;g3fb4982c3df_0_488"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12308205" y="6962775"/>
+              <a:ext cx="4663500" cy="1192500"/>
+              <a:chOff x="12308205" y="6962775"/>
+              <a:chExt cx="4663500" cy="1192500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="544" name="Google Shape;544;g3fb4982c3df_0_488"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12308205" y="6962775"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="545" name="Google Shape;545;g3fb4982c3df_0_488"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12323445" y="7648575"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="BAE0E1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="550" name="Shape 550"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g26e90c2cbeb_0_472"/>
+          <p:cNvPr id="551" name="Google Shape;551;g3fb4982c3df_0_513"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387000" cy="13716000"/>
+            <a:off x="-1190625" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F0D29E"/>
+            <a:srgbClr val="BAE0E1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="508" name="Google Shape;508;g26e90c2cbeb_0_472"/>
+          <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;g3fb4982c3df_0_513"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5296562" cy="5448300"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="3609974" y="-2924176"/>
+            <a:ext cx="8686800" cy="16135350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="553" name="Google Shape;553;g3fb4982c3df_0_513"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="554" name="Google Shape;554;g3fb4982c3df_0_513"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="555" name="Google Shape;555;g3fb4982c3df_0_513"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="556" name="Google Shape;556;g3fb4982c3df_0_513"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1562100" y="2590800"/>
+            <a:ext cx="9572700" cy="2171700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Vast Shadow"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Vast Shadow"/>
+                <a:ea typeface="Vast Shadow"/>
+                <a:cs typeface="Vast Shadow"/>
+                <a:sym typeface="Vast Shadow"/>
+              </a:rPr>
+              <a:t>Thank you for choosing EaTemp</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="557" name="Google Shape;557;g3fb4982c3df_0_513"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1562100" y="5143500"/>
+            <a:ext cx="9366900" cy="2487900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="558" name="Google Shape;558;g3fb4982c3df_0_513"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Inter"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Unsplash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="509" name="Google Shape;509;g26e90c2cbeb_0_472"/>
+          <p:cNvPr descr="preencoded.png" id="559" name="Google Shape;559;g3fb4982c3df_0_513"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18671334" y="0"/>
-            <a:ext cx="4483660" cy="4254500"/>
+            <a:off x="10725150" y="1943100"/>
+            <a:ext cx="6800850" cy="6400800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="510" name="Google Shape;510;g26e90c2cbeb_0_472"/>
+          <p:cNvPr id="42" name="Google Shape;42;g3fb4982c3df_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F0D29E"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="511" name="Google Shape;511;g26e90c2cbeb_0_472"/>
-[...772 lines deleted...]
-          <p:cNvPr descr=" " id="531" name="Google Shape;531;g26e90c2cbeb_0_495"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;g3fb4982c3df_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22227778" y="2730500"/>
-            <a:ext cx="2159270" cy="8255000"/>
+            <a:off x="0" y="6200775"/>
+            <a:ext cx="3971925" cy="4086225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="532" name="Google Shape;532;g26e90c2cbeb_0_495"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;g3fb4982c3df_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1574800"/>
-            <a:ext cx="2795004" cy="10562604"/>
+            <a:off x="14001750" y="-352425"/>
+            <a:ext cx="3362325" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;g3fb4982c3df_0_24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="533" name="Google Shape;533;g26e90c2cbeb_0_495"/>
+          <p:cNvPr id="48" name="Google Shape;48;g3fb4982c3df_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2943 lines deleted...]
-            <a:ext cx="12900600" cy="2878800"/>
+            <a:off x="1743075" y="990600"/>
+            <a:ext cx="15228600" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
-              <a:t>Thank you for choosing EaTemp</a:t>
+              <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2083060" y="6858000"/>
-            <a:ext cx="12544800" cy="3310500"/>
+            <a:off x="-91440" y="3476625"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="-91440" y="3476625"/>
+            <a:chExt cx="4539600" cy="1154400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="3476625"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="4124325"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...21 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4815840" y="3634740"/>
+              <a:ext cx="788700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12626340" y="3634740"/>
+              <a:ext cx="903000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="3476625"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="13839825" y="3476625"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3476625"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="4124325"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="5715000"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="-91440" y="5715000"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="5715000"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="6362700"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4753928" y="5873115"/>
+              <a:ext cx="912600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="3645300" cy="469800"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...20 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="000000"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12616815" y="5873115"/>
+              <a:ext cx="921900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="5715000"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="13839825" y="5715000"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5715000"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="6362700"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="7953375"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="-91440" y="7953375"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="7953375"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="8601075"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4749165" y="8111490"/>
+              <a:ext cx="921900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...7 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12616815" y="8111490"/>
+              <a:ext cx="921900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...14 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;g3fb4982c3df_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="7953375"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="13839825" y="7953375"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="7953375"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;g3fb4982c3df_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8601075"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="603" name="Google Shape;603;g26e90c2cbeb_0_558"/>
+          <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;g3fb4982c3df_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14174972" y="3581400"/>
-[...2369 lines deleted...]
-            <a:ext cx="7290711" cy="8204200"/>
+            <a:off x="6229350" y="3190875"/>
+            <a:ext cx="5886450" cy="6267450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="92" name="Shape 92"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;g26e90c2cbeb_0_74"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;g3fb4982c3df_0_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2159270" cy="8255000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="14549437" y="4167188"/>
+            <a:ext cx="6191250" cy="1952625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g26e90c2cbeb_0_74"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;g3fb4982c3df_0_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2795004" cy="10562608"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="-3070145" y="3936918"/>
+            <a:ext cx="7921957" cy="2410316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3fb4982c3df_0_72"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="94" name="Google Shape;94;g3fb4982c3df_0_72"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;g3fb4982c3df_0_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g26e90c2cbeb_0_74"/>
+          <p:cNvPr id="96" name="Google Shape;96;g3fb4982c3df_0_72"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="13395900" cy="1608600"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="10058400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>The Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;g3fb4982c3df_0_72"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="5469600"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="4107300"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="4107300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;g3fb4982c3df_0_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;g3fb4982c3df_0_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="104" name="Shape 104"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g26e90c2cbeb_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;g3fb4982c3df_0_85"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9639300"/>
-            <a:ext cx="6236479" cy="4076700"/>
+            <a:off x="0" y="7229475"/>
+            <a:ext cx="4676775" cy="4191000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g26e90c2cbeb_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3fb4982c3df_0_85"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19268308" y="0"/>
-            <a:ext cx="4610676" cy="7594600"/>
+            <a:off x="14449425" y="-1238250"/>
+            <a:ext cx="3457575" cy="6934198"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3fb4982c3df_0_85"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3fb4982c3df_0_85"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g3fb4982c3df_0_85"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g3fb4982c3df_0_85"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="6229350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3fb4982c3df_0_85"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1362075" y="7124700"/>
+            <a:ext cx="7520926" cy="2030700"/>
+            <a:chOff x="1362075" y="7124700"/>
+            <a:chExt cx="7520926" cy="2030700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3fb4982c3df_0_85"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1362075" y="7558088"/>
+              <a:ext cx="1140825" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3fb4982c3df_0_85"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2807701" y="7124700"/>
+              <a:ext cx="6075300" cy="2030700"/>
+              <a:chOff x="2807701" y="7124700"/>
+              <a:chExt cx="6075300" cy="2030700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;g3fb4982c3df_0_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2807701" y="7124700"/>
+                <a:ext cx="6075300" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;g3fb4982c3df_0_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2807701" y="7848600"/>
+                <a:ext cx="6044700" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3fb4982c3df_0_85"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9505950" y="7124700"/>
+            <a:ext cx="7520811" cy="2030700"/>
+            <a:chOff x="9505950" y="7124700"/>
+            <a:chExt cx="7520811" cy="2030700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;g3fb4982c3df_0_85"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9505950" y="7558087"/>
+              <a:ext cx="1109810" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;g3fb4982c3df_0_85"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10920561" y="7124700"/>
+              <a:ext cx="6106200" cy="2030700"/>
+              <a:chOff x="10920561" y="7124700"/>
+              <a:chExt cx="6106200" cy="2030700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;g3fb4982c3df_0_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10920561" y="7124700"/>
+                <a:ext cx="6106200" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vast Shadow"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vast Shadow"/>
+                    <a:ea typeface="Vast Shadow"/>
+                    <a:cs typeface="Vast Shadow"/>
+                    <a:sym typeface="Vast Shadow"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;g3fb4982c3df_0_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10920561" y="7848600"/>
+                <a:ext cx="6075900" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;g26e90c2cbeb_0_85"/>
+          <p:cNvPr id="126" name="Google Shape;126;g3fb4982c3df_0_105"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F0D29E"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="108" name="Google Shape;108;g26e90c2cbeb_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;g3fb4982c3df_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="6200775"/>
+            <a:ext cx="3971925" cy="4086225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;g26e90c2cbeb_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;g3fb4982c3df_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8305800"/>
+            <a:off x="14001750" y="-352425"/>
+            <a:ext cx="3362325" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3fb4982c3df_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;g3fb4982c3df_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;g3fb4982c3df_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3fb4982c3df_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="685800" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="685800" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;g3fb4982c3df_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="2619375"/>
+              <a:ext cx="2684100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;g3fb4982c3df_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="3648075"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="135" name="Google Shape;135;g3fb4982c3df_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="5305425"/>
+              <a:ext cx="5267325" cy="3886200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;g3fb4982c3df_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11868150" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="11868150" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3fb4982c3df_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="2619375"/>
+              <a:ext cx="2684100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;g3fb4982c3df_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="3648075"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="139" name="Google Shape;139;g3fb4982c3df_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="5305425"/>
+              <a:ext cx="5267325" cy="3886200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;g3fb4982c3df_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6276975" y="1123950"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="6276975" y="1123950"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;g3fb4982c3df_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="1123950"/>
+              <a:ext cx="5036700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;g3fb4982c3df_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="2152650"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;g3fb4982c3df_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3810000"/>
+              <a:ext cx="5267325" cy="3886200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ECE5DB"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="148" name="Shape 148"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;g26e90c2cbeb_0_85"/>
+          <p:cNvPr id="149" name="Google Shape;149;g3fb4982c3df_0_127"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1816327" y="9499600"/>
-            <a:ext cx="9907200" cy="2565300"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="BAE0E1"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="111" name="Google Shape;111;g26e90c2cbeb_0_85"/>
-[...503 lines deleted...]
-          <p:cNvPr descr=" " id="126" name="Google Shape;126;g26e90c2cbeb_0_104"/>
+          <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;g3fb4982c3df_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5296562" cy="5448300"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="4800599" y="-2924176"/>
+            <a:ext cx="8686800" cy="16135350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3fb4982c3df_0_127"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;g3fb4982c3df_0_127"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="153" name="Google Shape;153;g3fb4982c3df_0_127"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g26e90c2cbeb_0_104"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="129" name="Google Shape;129;g26e90c2cbeb_0_104"/>
+          <p:cNvPr descr="preencoded.png" id="154" name="Google Shape;154;g3fb4982c3df_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;g3fb4982c3df_0_127"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-            <a:ext cx="7023900" cy="8763000"/>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321200" cy="5349300"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321200" cy="5349300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="156" name="Google Shape;156;g3fb4982c3df_0_127"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="4731900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="157" name="Google Shape;157;g3fb4982c3df_0_127"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10096500" y="7972425"/>
+              <a:ext cx="4606200" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...1064 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="162" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="166" name="Google Shape;166;g26e90c2cbeb_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;g3fb4982c3df_0_140"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2159270" cy="8255000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="14549437" y="4167188"/>
+            <a:ext cx="6191250" cy="1952625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="167" name="Google Shape;167;g26e90c2cbeb_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;g3fb4982c3df_0_140"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2795004" cy="10562604"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="-3070145" y="3936918"/>
+            <a:ext cx="7921957" cy="2410316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3fb4982c3df_0_140"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;g3fb4982c3df_0_140"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;g3fb4982c3df_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="169" name="Google Shape;169;g26e90c2cbeb_0_143"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="170" name="Google Shape;170;g26e90c2cbeb_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;g3fb4982c3df_0_140"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524191" y="1866900"/>
-            <a:ext cx="7595549" cy="10147300"/>
+            <a:off x="1628775" y="790575"/>
+            <a:ext cx="8839200" cy="8667750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3fb4982c3df_0_140"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9335667" y="1866900"/>
-            <a:ext cx="5728416" cy="10147300"/>
+            <a:off x="12001500" y="2333625"/>
+            <a:ext cx="5463600" cy="2278500"/>
+            <a:chOff x="12001500" y="2333625"/>
+            <a:chExt cx="5463600" cy="2278500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;g3fb4982c3df_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="2333625"/>
+              <a:ext cx="5463600" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="171" name="Google Shape;171;g3fb4982c3df_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="3705225"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;g3fb4982c3df_0_140"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16004000" y="3111500"/>
-            <a:ext cx="7163700" cy="2895600"/>
+            <a:off x="12001500" y="4905375"/>
+            <a:ext cx="5463600" cy="2278500"/>
+            <a:chOff x="12001500" y="4905375"/>
+            <a:chExt cx="5463600" cy="2278500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="173" name="Google Shape;173;g3fb4982c3df_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="4905375"/>
+              <a:ext cx="5463600" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;g3fb4982c3df_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="6276975"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECE5DB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="182" name="Shape 182"/>
+        <p:cNvPr id="179" name="Shape 179"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="183" name="Google Shape;183;g26e90c2cbeb_0_159"/>
+          <p:cNvPr descr="preencoded.png" id="180" name="Google Shape;180;g3fb4982c3df_0_156"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6236479" cy="4076700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="13611225" y="7229475"/>
+            <a:ext cx="4676775" cy="4191000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="184" name="Google Shape;184;g26e90c2cbeb_0_159"/>
+          <p:cNvPr descr="preencoded.png" id="181" name="Google Shape;181;g3fb4982c3df_0_156"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4610676" cy="7594600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="381000" y="-1238249"/>
+            <a:ext cx="3457575" cy="6934198"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;g26e90c2cbeb_0_159"/>
+          <p:cNvPr id="182" name="Google Shape;182;g3fb4982c3df_0_156"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="1104900"/>
-            <a:ext cx="20216700" cy="2878800"/>
+            <a:off x="1619250" y="828675"/>
+            <a:ext cx="15059100" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>The Magic of Dragons:</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vast Shadow"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vast Shadow"/>
                 <a:ea typeface="Vast Shadow"/>
                 <a:cs typeface="Vast Shadow"/>
                 <a:sym typeface="Vast Shadow"/>
               </a:rPr>
               <a:t>A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;g3fb4982c3df_0_156"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="4025900"/>
-            <a:ext cx="6642900" cy="7708800"/>
+            <a:off x="10735628" y="3019425"/>
+            <a:ext cx="5036700" cy="5781675"/>
+            <a:chOff x="10735628" y="3019425"/>
+            <a:chExt cx="5036700" cy="5781675"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;g3fb4982c3df_0_156"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763250" y="3819525"/>
+              <a:ext cx="4981575" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="185" name="Google Shape;185;g3fb4982c3df_0_156"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763248" y="3819525"/>
+              <a:ext cx="4981578" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="186" name="Google Shape;186;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="4867275"/>
+              <a:ext cx="2876700" cy="2876700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;g3fb4982c3df_0_156"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12746501" y="5376863"/>
+              <a:ext cx="1024599" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10735628" y="3019425"/>
+              <a:ext cx="5036700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11889105" y="6662738"/>
+              <a:ext cx="2739300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;g3fb4982c3df_0_156"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14321040" y="4025900"/>
-            <a:ext cx="6706500" cy="965100"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="191" name="Google Shape;191;g3fb4982c3df_0_156"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;g3fb4982c3df_0_156"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2362200" y="3238500"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="2362200" y="3238500"/>
+            <a:chExt cx="2806200" cy="2430900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3238500"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Archery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3962400"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g3fb4982c3df_0_156"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5092700"/>
-            <a:ext cx="6642900" cy="6642000"/>
+            <a:off x="6276975" y="6410325"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="6276975" y="6410325"/>
+            <a:chExt cx="2806200" cy="2430900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6410325"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="7134225"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g3fb4982c3df_0_156"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5092700"/>
-            <a:ext cx="6642930" cy="6642100"/>
+            <a:off x="6276975" y="3238500"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="6276975" y="3238500"/>
+            <a:chExt cx="2806200" cy="2430900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3238500"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Music</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3962400"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3fb4982c3df_0_156"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352791" y="5092700"/>
-            <a:ext cx="6642933" cy="6642100"/>
+            <a:off x="2362200" y="6410325"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="2362200" y="6410325"/>
+            <a:chExt cx="2806200" cy="2430900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...161 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6410325"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vast Shadow"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vast Shadow"/>
+                  <a:ea typeface="Vast Shadow"/>
+                  <a:cs typeface="Vast Shadow"/>
+                  <a:sym typeface="Vast Shadow"/>
+                </a:rPr>
+                <a:t>Life</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g3fb4982c3df_0_156"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="7134225"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vast Shadow"/>
-[...917 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>