--- v1 (2026-06-22)
+++ v2 (2026-10-20)
@@ -1,175 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...141 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId7"/>
     <p:sldId id="257" r:id="rId8"/>
     <p:sldId id="258" r:id="rId9"/>
     <p:sldId id="259" r:id="rId10"/>
     <p:sldId id="260" r:id="rId11"/>
     <p:sldId id="261" r:id="rId12"/>
     <p:sldId id="262" r:id="rId13"/>
     <p:sldId id="263" r:id="rId14"/>
     <p:sldId id="264" r:id="rId15"/>
     <p:sldId id="265" r:id="rId16"/>
     <p:sldId id="266" r:id="rId17"/>
     <p:sldId id="267" r:id="rId18"/>
     <p:sldId id="268" r:id="rId19"/>
@@ -624,55 +623,55 @@
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId78" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId78" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -1200,275 +1199,275 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukcalculator.com/student-finance-scotland-calculator.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/repaying-your-student-loan/which-repayment-plan-you-are-on" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/student-finance-calculator" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/loans/debt-help-plan/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stepchange.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/everyday-money/types-of-credit/overdrafts-explained" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/presentation/d/17vk4dNRlXqN4zUQLXr7sPPsPOG1Z_a2f/edit?usp=sharing&amp;ouid=114899362957674001726&amp;rtpof=true&amp;sd=true" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Google Shape;39;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
@@ -17663,99 +17662,99 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -19272,52 +19271,52 @@
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -20011,275 +20010,275 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saas.gov.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.savethestudent.org/money/student-budgeting/what-do-students-spend-their-money-on.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saas.gov.uk/need-to-know/household-income-guide" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentinformation.gov.scot/students/saving-money/funding-calculator" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=Rf4_D2BtMcQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Rf4_D2BtMcQ" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/repay-student-loan" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentinformation.gov.scot/students/saving-money/funding-calculator" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=yzmZa0y3eFo" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/895b7125-66b2-468b-b915-03768d046425" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/banking/budget-planning/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma-app.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/family/stop-spending-budgeting-tool/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibtimes.co.uk/10-best-budgeting-money-saving-apps-2025-1745185?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-loans-decoded/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackbullion.com/" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/895b7125-66b2-468b-b915-03768d046425" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/banking/budget-planning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/family/stop-spending-budgeting-tool/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibtimes.co.uk/10-best-budgeting-money-saving-apps-2025-1745185?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-loans-decoded/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackbullion.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma-app.com/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -24203,63 +24202,63 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://www.savethestudent.org/money/student-budgeting/what-do-students-spend-their-money-on.html</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
@@ -25516,63 +25515,63 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>https://www.studentinformation.gov.scot/</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="149" name="Google Shape;149;g20f8f53bf44_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -25748,63 +25747,63 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>https://www.studentinformation.gov.scot/</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="156" name="Google Shape;156;g33f4427fd05_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -26035,99 +26034,99 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0B0C0C"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="○"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0B0C0C"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could include </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>part-time work, local authority assistance, bursaries, scholarships </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>part-time work, local authority assistance, bursaries, scholarships </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>family contributions</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="dk2"/>
-[...35 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
@@ -26543,63 +26542,63 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>https://www.studentinformation.gov.scot/</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="165" name="Google Shape;165;g325cba63014_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -27154,51 +27153,51 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Activity</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -28674,51 +28673,51 @@
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
-                            <a:schemeClr val="accent2"/>
+                            <a:srgbClr val="0543B3"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Managing Student Finance</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
@@ -30411,75 +30410,75 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>That translates into</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> £</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>69.41</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> per month</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:latin typeface="Roboto"/>
@@ -31129,75 +31128,75 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>That translates into</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> £</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>166.91</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> per month</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:latin typeface="Roboto"/>
@@ -33827,51 +33826,51 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1: Preparing to Apply for Student Finance</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="266" name="Google Shape;266;g1ff9c3888dd_0_197" title="module_6_session_1_resource_1_preparing_to_apply_for_student_finance.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>