--- v0 (2026-03-28)
+++ v1 (2026-06-22)
@@ -1,281 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.comments+xml" PartName="/ppt/comments/comment1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide32.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide33.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide41.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide50.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide42.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide34.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide51.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide43.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide56.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide30.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide39.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide31.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide57.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide44.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide27.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide37.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide29.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide54.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide45.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide46.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide28.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide55.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide47.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide38.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide48.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide52.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide35.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide36.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide49.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide53.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide40.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide43.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide35.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide52.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide42.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide50.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide34.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide33.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide51.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide37.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide41.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide54.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide36.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide49.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide53.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide40.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide48.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide30.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide39.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide56.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide47.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide38.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide46.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide55.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide29.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide59.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide32.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide58.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide45.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide28.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide31.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide57.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide44.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide59.xml"/>
-[...61 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId6"/>
+    <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId7"/>
+    <p:notesMasterId r:id="rId6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId8"/>
-[...57 lines deleted...]
-    <p:sldId id="314" r:id="rId66"/>
+    <p:sldId id="256" r:id="rId7"/>
+    <p:sldId id="257" r:id="rId8"/>
+    <p:sldId id="258" r:id="rId9"/>
+    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="260" r:id="rId11"/>
+    <p:sldId id="261" r:id="rId12"/>
+    <p:sldId id="262" r:id="rId13"/>
+    <p:sldId id="263" r:id="rId14"/>
+    <p:sldId id="264" r:id="rId15"/>
+    <p:sldId id="265" r:id="rId16"/>
+    <p:sldId id="266" r:id="rId17"/>
+    <p:sldId id="267" r:id="rId18"/>
+    <p:sldId id="268" r:id="rId19"/>
+    <p:sldId id="269" r:id="rId20"/>
+    <p:sldId id="270" r:id="rId21"/>
+    <p:sldId id="271" r:id="rId22"/>
+    <p:sldId id="272" r:id="rId23"/>
+    <p:sldId id="273" r:id="rId24"/>
+    <p:sldId id="274" r:id="rId25"/>
+    <p:sldId id="275" r:id="rId26"/>
+    <p:sldId id="276" r:id="rId27"/>
+    <p:sldId id="277" r:id="rId28"/>
+    <p:sldId id="278" r:id="rId29"/>
+    <p:sldId id="279" r:id="rId30"/>
+    <p:sldId id="280" r:id="rId31"/>
+    <p:sldId id="281" r:id="rId32"/>
+    <p:sldId id="282" r:id="rId33"/>
+    <p:sldId id="283" r:id="rId34"/>
+    <p:sldId id="284" r:id="rId35"/>
+    <p:sldId id="285" r:id="rId36"/>
+    <p:sldId id="286" r:id="rId37"/>
+    <p:sldId id="287" r:id="rId38"/>
+    <p:sldId id="288" r:id="rId39"/>
+    <p:sldId id="289" r:id="rId40"/>
+    <p:sldId id="290" r:id="rId41"/>
+    <p:sldId id="291" r:id="rId42"/>
+    <p:sldId id="292" r:id="rId43"/>
+    <p:sldId id="293" r:id="rId44"/>
+    <p:sldId id="294" r:id="rId45"/>
+    <p:sldId id="295" r:id="rId46"/>
+    <p:sldId id="296" r:id="rId47"/>
+    <p:sldId id="297" r:id="rId48"/>
+    <p:sldId id="298" r:id="rId49"/>
+    <p:sldId id="299" r:id="rId50"/>
+    <p:sldId id="300" r:id="rId51"/>
+    <p:sldId id="301" r:id="rId52"/>
+    <p:sldId id="302" r:id="rId53"/>
+    <p:sldId id="303" r:id="rId54"/>
+    <p:sldId id="304" r:id="rId55"/>
+    <p:sldId id="305" r:id="rId56"/>
+    <p:sldId id="306" r:id="rId57"/>
+    <p:sldId id="307" r:id="rId58"/>
+    <p:sldId id="308" r:id="rId59"/>
+    <p:sldId id="309" r:id="rId60"/>
+    <p:sldId id="310" r:id="rId61"/>
+    <p:sldId id="311" r:id="rId62"/>
+    <p:sldId id="312" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Roboto"/>
-      <p:regular r:id="rId67"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId70"/>
+      <p:regular r:id="rId64"/>
+      <p:bold r:id="rId65"/>
+      <p:italic r:id="rId66"/>
+      <p:boldItalic r:id="rId67"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:regular r:id="rId71"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId74"/>
+      <p:regular r:id="rId68"/>
+      <p:bold r:id="rId69"/>
+      <p:italic r:id="rId70"/>
+      <p:boldItalic r:id="rId71"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Light"/>
-      <p:regular r:id="rId75"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId78"/>
+      <p:regular r:id="rId72"/>
+      <p:bold r:id="rId73"/>
+      <p:italic r:id="rId74"/>
+      <p:boldItalic r:id="rId75"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Black"/>
-      <p:bold r:id="rId79"/>
-      <p:boldItalic r:id="rId80"/>
+      <p:bold r:id="rId76"/>
+      <p:boldItalic r:id="rId77"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -479,69 +471,63 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="227">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId81" roundtripDataSignature="AMtx7mgtOmbBOGmhClYP1tJpANZHnXW86A=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId78" roundtripDataSignature="AMtx7mj1+VFe2yJdHjGfrpZ7Oxxw5yqKgg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
-</file>
-[...4 lines deleted...]
-</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{6E65CDBE-3B56-440E-B38B-84BBF699E53D}">
-  <a:tblStyle styleId="{6E65CDBE-3B56-440E-B38B-84BBF699E53D}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{277D937C-92D8-4A65-AFF2-14C1BFA59AE3}">
+  <a:tblStyle styleId="{277D937C-92D8-4A65-AFF2-14C1BFA59AE3}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -639,72 +625,55 @@
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId81" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/></Relationships>
-[...16 lines deleted...]
-</p:cmLst>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId78" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1252,246 +1221,238 @@
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukcalculator.com/student-finance-scotland-calculator.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-medical-dental-students-england" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/eligibility" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/travel-grants-students-england/what-youll-get" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/repaying-your-student-loan/which-repayment-plan-you-are-on" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/repaying-your-student-loan/which-repayment-plan-you-are-on" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student-loan-calculator.co.uk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/student-finance-calculator" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/student-finance-calculator" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-finance-calculator/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/loans/debt-help-plan/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stepchange.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/everyday-money/types-of-credit/overdrafts-explained" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/loans/debt-help-plan/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stepchange.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/everyday-money/types-of-credit/overdrafts-explained" TargetMode="External"/></Relationships>
-[...6 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/presentation/d/17vk4dNRlXqN4zUQLXr7sPPsPOG1Z_a2f/edit?usp=sharing&amp;ouid=114899362957674001726&amp;rtpof=true&amp;sd=true" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="38" name="Shape 38"/>
@@ -1720,904 +1681,1656 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="112" name="Shape 112"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g21a514b22f6_1_0:notes"/>
+          <p:cNvPr id="113" name="Google Shape;113;g217d4f63188_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g21a514b22f6_1_0:notes"/>
+          <p:cNvPr id="114" name="Google Shape;114;g217d4f63188_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Update on Fees: https://www.saas.gov.uk/full-time/undergraduates/student-loan-bursary-tuition-fees</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="120" name="Shape 120"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g20f8f53bf44_0_71:notes"/>
+          <p:cNvPr id="121" name="Google Shape;121;g1ff9c3888dd_0_59:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;g20f8f53bf44_0_71:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;g1ff9c3888dd_0_59:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
-[...82 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1">
-[...94 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="131" name="Shape 131"/>
+        <p:cNvPr id="135" name="Shape 135"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;g217d4f63188_0_0:notes"/>
+          <p:cNvPr id="136" name="Google Shape;136;g1ff9c3888dd_0_79:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g217d4f63188_0_0:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;g1ff9c3888dd_0_79:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Update on Fees: https://www.saas.gov.uk/full-time/undergraduates/student-loan-bursary-tuition-fees</a:t>
-[...37 lines deleted...]
-              <a:t/>
+              <a:t>The maximum loan Scottish students can get for a Scottish university is £10,400 a year. You'll need to re-apply for it along with all your other student finance each year. But you'll only be able to get a loan of up to £8,400 if your household income is more than £34,000 a year.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;g1ff9c3888dd_0_59:notes"/>
+          <p:cNvPr id="144" name="Google Shape;144;g20f8f53bf44_0_132:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g1ff9c3888dd_0_59:notes"/>
+          <p:cNvPr id="145" name="Google Shape;145;g20f8f53bf44_0_132:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>By living costs we mean food, books, accommodation and travel.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Two </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>student</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> loan calculators:</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.student-loan-calculator.co.uk/</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://ukcalculator.com/student-finance-scotland-calculator.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>You might get a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="1D70B8"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>grant to cover some travel expenses</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> if you normally live in England but study away from home. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="0B0C0C"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If you’re a medical or dental student you might also qualify for help with the costs of attending clinical placements in the UK. You do not have to pay back a travel grant. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="0B0C0C"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>There are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="1D70B8"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>rules on eligibility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="1D70B8"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>how much you’ll get</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="0B0C0C"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="202124"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="153" name="Shape 153"/>
+        <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;g1ff9c3888dd_0_79:notes"/>
+          <p:cNvPr id="152" name="Google Shape;152;g33f4427fd05_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g1ff9c3888dd_0_79:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;g33f4427fd05_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-                <a:srgbClr val="000000"/>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>‘Living costs’ may include food, books, clothing, accommodation and travel.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.student-loan-calculator.co.uk/</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.studentcalc.co.uk/</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>You might get a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="1D70B8"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>grant to cover some travel expenses</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> if you normally live in England but study away from home. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="0B0C0C"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If you’re a medical or dental student you might also qualify for help with the costs of attending clinical placements in the UK. You do not have to pay back a travel grant. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="0B0C0C"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>There are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="1D70B8"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>rules on eligibility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="1D70B8"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>how much you’ll get</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="0B0C0C"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="202124"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g20f8f53bf44_0_132:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;g325cba63014_0_1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g20f8f53bf44_0_132:notes"/>
+          <p:cNvPr id="161" name="Google Shape;161;g325cba63014_0_1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2643,56 +3356,59 @@
               <a:t>Teacher explanation</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
-                <a:latin typeface="Lato"/>
-[...4 lines deleted...]
-              <a:t>By living costs we mean food, books, accommodation and travel.</a:t>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>‘Living costs’ may include food, books, clothing, accommodation and travel.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
@@ -3056,1236 +3772,469 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="169" name="Shape 169"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g33f4427fd05_0_0:notes"/>
+          <p:cNvPr id="168" name="Google Shape;168;g277c5648cd5_0_52:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g277c5648cd5_0_52:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;g1ff9c3888dd_0_101:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g33f4427fd05_0_0:notes"/>
+          <p:cNvPr id="177" name="Google Shape;177;g1ff9c3888dd_0_101:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Teacher explanation</a:t>
+              <a:t>Teacher Explanation</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>‘Living costs’ may include food, books, clothing, accommodation and travel.</a:t>
-[...383 lines deleted...]
-              <a:t/>
+              <a:t>Student loans work much like a graduate tax, as you pay back a proportion of your income each month, in a similar way to which income tax works. The only real difference between the way that a graduate tax and the student loan system works, is that (some people) will eventually clear their debt and stop paying back the loan, whereas a graduate tax is likely to be spread over a person’s working life</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="177" name="Shape 177"/>
+        <p:cNvPr id="184" name="Shape 184"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g325cba63014_0_1:notes"/>
+          <p:cNvPr id="185" name="Google Shape;185;g20f8f53bf44_0_191:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g325cba63014_0_1:notes"/>
+          <p:cNvPr id="186" name="Google Shape;186;g20f8f53bf44_0_191:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
-[...12 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-GB"/>
+              <a:t>More information available here:</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
-[...15 lines deleted...]
-            </a:endParaRPr>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...22 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https://www.student-loan-calculator.co.uk/</a:t>
-[...447 lines deleted...]
-              <a:t/>
+              <a:t>Repaying your student loan: Which repayment plan you're on - GOV.UK</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4377,523 +4326,1084 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="193" name="Shape 193"/>
+        <p:cNvPr id="190" name="Shape 190"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g1ff9c3888dd_0_101:notes"/>
+          <p:cNvPr id="191" name="Google Shape;191;g21b76ed8e19_0_5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g1ff9c3888dd_0_101:notes"/>
+          <p:cNvPr id="192" name="Google Shape;192;g21b76ed8e19_0_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
-                <a:latin typeface="Lato"/>
-[...4 lines deleted...]
-              <a:t>Teacher Explanation</a:t>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Key points</a:t>
             </a:r>
             <a:endParaRPr b="1">
-              <a:latin typeface="Lato"/>
-[...3 lines deleted...]
-            </a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What we notice is that the price tag of university is mostly irrelevant</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The amount paid back is based SOLELY on what you EARN after university (earliest will be April after you graduate)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Those who earn a lot - ie gain the most from going to university - will repay a lot</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Those who don’t gain so much financially from going to university will repay little or nothing</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If at any point someone earns less than the threshold, they don’t pay</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Many people will never pay it back before the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>30 years</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The amount is calculated on pre-tax income</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
-[...12 lines deleted...]
-            </a:endParaRPr>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="202" name="Shape 202"/>
+        <p:cNvPr id="197" name="Shape 197"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;g20f8f53bf44_0_191:notes"/>
+          <p:cNvPr id="198" name="Google Shape;198;g20f8f53bf44_0_197:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g20f8f53bf44_0_191:notes"/>
+          <p:cNvPr id="199" name="Google Shape;199;g20f8f53bf44_0_197:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Key points</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What we notice is that the price tag of university is mostly irrelevant</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The amount paid back is based SOLELY on what you EARN after university (earliest will be April after you graduate)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Those who earn a lot - ie gain the most from going to university - will repay a lot</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Those who don’t gain so much financially from going to university will repay little or nothing</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If at any point earn less than the threshold, don’t pay</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Many people will never pay it back before the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>30 years</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The amount is calculated on per-tax income</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
-[...5 lines deleted...]
-              <a:t>Repaying your student loan: Which repayment plan you're on - GOV.UK</a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvPr id="205" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;g21b76ed8e19_0_5:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;g29a8a8ced9a_0_10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g21b76ed8e19_0_5:notes"/>
+          <p:cNvPr id="207" name="Google Shape;207;g29a8a8ced9a_0_10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Key points</a:t>
             </a:r>
             <a:endParaRPr b="1">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What we notice is that the price tag of university is mostly irrelevant</a:t>
             </a:r>
             <a:endParaRPr>
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
@@ -5004,133 +5514,144 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="○"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If at any point someone earns less than the threshold, they don’t pay</a:t>
+              <a:t>If at any point earn less than the threshold, don’t pay</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="○"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Many people will never pay it back before the 40 years</a:t>
+              <a:t>Many people will never pay it back before the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>30 years</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
-                <a:solidFill>
-[...9 lines deleted...]
-            <a:endParaRPr b="1"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The amount is calculated on per-tax income</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -5141,110 +5662,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="214" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g20f8f53bf44_0_197:notes"/>
+          <p:cNvPr id="215" name="Google Shape;215;g29a8a8ced9a_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g20f8f53bf44_0_197:notes"/>
+          <p:cNvPr id="216" name="Google Shape;216;g29a8a8ced9a_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -5473,51 +5994,63 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="○"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Many people will never pay it back before the 40 years</a:t>
+              <a:t>Many people will never pay it back before the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>30 years</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
@@ -5569,966 +6102,610 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvPr id="223" name="Shape 223"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g29a8a8ced9a_0_10:notes"/>
+          <p:cNvPr id="224" name="Google Shape;224;g20f8f53bf44_0_216:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g29a8a8ced9a_0_10:notes"/>
+          <p:cNvPr id="225" name="Google Shape;225;g20f8f53bf44_0_216:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Key points</a:t>
+              <a:t>Teacher explanation</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>What we notice is that the price tag of university is mostly irrelevant</a:t>
+              <a:t>2. The impact may be on affordability checks which establish whether you can afford to make repayments on a mortgage. Of course, if you have lower take home income with a student loan, means you’ll be assessed as being able to make smaller payments</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Lato"/>
-[...37 lines deleted...]
-              </a:buClr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Lato"/>
-[...186 lines deleted...]
-              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvPr id="231" name="Shape 231"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g29a8a8ced9a_0_0:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;g206888c0abb_0_81:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g29a8a8ced9a_0_0:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g206888c0abb_0_81:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
-                <a:latin typeface="Lato"/>
-[...4 lines deleted...]
-              <a:t>Key points</a:t>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation</a:t>
             </a:r>
             <a:endParaRPr b="1">
-              <a:latin typeface="Lato"/>
-[...15 lines deleted...]
-              </a:spcAft>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Lato"/>
-              <a:buChar char="●"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
-                <a:latin typeface="Lato"/>
-[...4 lines deleted...]
-              <a:t>What we notice is that the price tag of university is mostly irrelevant</a:t>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Note that due to compound interest, the interest added each year goes up more and more each year.</a:t>
             </a:r>
             <a:endParaRPr>
-              <a:latin typeface="Lato"/>
-[...16 lines deleted...]
-              <a:buClr>
+              <a:solidFill>
                 <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Lato"/>
-[...12 lines deleted...]
-              <a:t>The amount paid back is based SOLELY on what you EARN after university (earliest will be April after you graduate)</a:t>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.moneysavingexpert.com/students/student-finance-calculator/</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Lato"/>
-[...12 lines deleted...]
-              <a:t>Those who earn a lot - ie gain the most from going to university - will repay a lot</a:t>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.student-loan-calculator.co.uk/</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Lato"/>
-[...12 lines deleted...]
-              <a:t>Those who don’t gain so much financially from going to university will repay little or nothing</a:t>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr>
-              <a:solidFill>
-[...155 lines deleted...]
-            <a:endParaRPr/>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="242" name="Shape 242"/>
+        <p:cNvPr id="238" name="Shape 238"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;g20f8f53bf44_0_216:notes"/>
+          <p:cNvPr id="239" name="Google Shape;239;g20424011756_0_702:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g20f8f53bf44_0_216:notes"/>
+          <p:cNvPr id="240" name="Google Shape;240;g20424011756_0_702:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6539,654 +6716,406 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Teacher explanation</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Lato"/>
-              <a:buChar char="●"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>2. The impact may be on affordability checks which establish whether you can afford to make repayments on a mortgage. Of course, if you have lower take home income with a student loan, means you’ll be assessed as being able to make smaller payments</a:t>
+              <a:t>His future job salary; the interest on the loan; the total number of years until the loan is written off (i.e. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>30 years</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>); Whether he is taking out a maintenance loan as well as a tuition fee loans and, if so, the cost of the maintenance loan</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
-          </a:p>
-[...55 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="250" name="Shape 250"/>
+        <p:cNvPr id="245" name="Shape 245"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;g206888c0abb_0_81:notes"/>
+          <p:cNvPr id="246" name="Google Shape;246;g277c5648cd5_0_61:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;g277c5648cd5_0_61:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="253" name="Shape 253"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;g1ff9c3888dd_0_123:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;g206888c0abb_0_81:notes"/>
+          <p:cNvPr id="255" name="Google Shape;255;g1ff9c3888dd_0_123:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
-[...157 lines deleted...]
-              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="257" name="Shape 257"/>
+        <p:cNvPr id="260" name="Shape 260"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;g20424011756_0_702:notes"/>
+          <p:cNvPr id="261" name="Google Shape;261;g1ff9c3888dd_0_197:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;g20424011756_0_702:notes"/>
-[...157 lines deleted...]
-          <p:cNvPr id="266" name="Google Shape;266;g277c5648cd5_0_61:notes"/>
+          <p:cNvPr id="262" name="Google Shape;262;g1ff9c3888dd_0_197:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7478,227 +7407,256 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="272" name="Shape 272"/>
+        <p:cNvPr id="268" name="Shape 268"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g1ff9c3888dd_0_123:notes"/>
+          <p:cNvPr id="269" name="Google Shape;269;g1ff9c3888dd_0_130:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g1ff9c3888dd_0_123:notes"/>
+          <p:cNvPr id="270" name="Google Shape;270;g1ff9c3888dd_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Link here: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.gov.uk/student-finance-calculator</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="279" name="Shape 279"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;g1ff9c3888dd_0_197:notes"/>
+          <p:cNvPr id="277" name="Google Shape;277;g1ff9c3888dd_0_137:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g1ff9c3888dd_0_197:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;g1ff9c3888dd_0_137:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7712,256 +7670,227 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="287" name="Shape 287"/>
+        <p:cNvPr id="284" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;g1ff9c3888dd_0_130:notes"/>
+          <p:cNvPr id="285" name="Google Shape;285;g3055be4138e_0_7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;g1ff9c3888dd_0_130:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;g3055be4138e_0_7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...27 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="295" name="Shape 295"/>
+        <p:cNvPr id="291" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;g1ff9c3888dd_0_137:notes"/>
+          <p:cNvPr id="292" name="Google Shape;292;g1ff9c3888dd_0_145:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;g1ff9c3888dd_0_137:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;g1ff9c3888dd_0_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7975,110 +7904,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="303" name="Shape 303"/>
+        <p:cNvPr id="299" name="Shape 299"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g3055be4138e_0_7:notes"/>
+          <p:cNvPr id="300" name="Google Shape;300;g1ff9c3888dd_0_153:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;g3055be4138e_0_7:notes"/>
+          <p:cNvPr id="301" name="Google Shape;301;g1ff9c3888dd_0_153:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8092,110 +8021,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="306" name="Shape 306"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g1ff9c3888dd_0_145:notes"/>
+          <p:cNvPr id="307" name="Google Shape;307;g1ff9c3888dd_0_160:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g1ff9c3888dd_0_145:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;g1ff9c3888dd_0_160:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8209,110 +8138,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="318" name="Shape 318"/>
+        <p:cNvPr id="314" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g1ff9c3888dd_0_153:notes"/>
+          <p:cNvPr id="315" name="Google Shape;315;g1ff9c3888dd_0_168:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g1ff9c3888dd_0_153:notes"/>
+          <p:cNvPr id="316" name="Google Shape;316;g1ff9c3888dd_0_168:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8326,110 +8255,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="321" name="Shape 321"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g1ff9c3888dd_0_160:notes"/>
+          <p:cNvPr id="322" name="Google Shape;322;g1ff9c3888dd_0_175:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g1ff9c3888dd_0_160:notes"/>
+          <p:cNvPr id="323" name="Google Shape;323;g1ff9c3888dd_0_175:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8443,110 +8372,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvPr id="328" name="Shape 328"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g1ff9c3888dd_0_168:notes"/>
+          <p:cNvPr id="329" name="Google Shape;329;g1ff9c3888dd_0_182:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g1ff9c3888dd_0_168:notes"/>
+          <p:cNvPr id="330" name="Google Shape;330;g1ff9c3888dd_0_182:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8560,110 +8489,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvPr id="336" name="Shape 336"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g1ff9c3888dd_0_175:notes"/>
+          <p:cNvPr id="337" name="Google Shape;337;g1ff9c3888dd_0_189:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g1ff9c3888dd_0_175:notes"/>
+          <p:cNvPr id="338" name="Google Shape;338;g1ff9c3888dd_0_189:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8823,110 +8752,110 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvPr id="344" name="Shape 344"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;g1ff9c3888dd_0_182:notes"/>
+          <p:cNvPr id="345" name="Google Shape;345;g206342b9a5a_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g1ff9c3888dd_0_182:notes"/>
+          <p:cNvPr id="346" name="Google Shape;346;g206342b9a5a_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8940,110 +8869,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="355" name="Shape 355"/>
+        <p:cNvPr id="352" name="Shape 352"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g1ff9c3888dd_0_189:notes"/>
+          <p:cNvPr id="353" name="Google Shape;353;g1ff9c3888dd_0_205:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;g1ff9c3888dd_0_189:notes"/>
+          <p:cNvPr id="354" name="Google Shape;354;g1ff9c3888dd_0_205:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -9057,110 +8986,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="363" name="Shape 363"/>
+        <p:cNvPr id="359" name="Shape 359"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;g206342b9a5a_0_0:notes"/>
+          <p:cNvPr id="360" name="Google Shape;360;g1ff9c3888dd_0_212:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g206342b9a5a_0_0:notes"/>
+          <p:cNvPr id="361" name="Google Shape;361;g1ff9c3888dd_0_212:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -9174,379 +9103,1775 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="371" name="Shape 371"/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g1ff9c3888dd_0_205:notes"/>
+          <p:cNvPr id="366" name="Google Shape;366;g20f8f53bf44_0_283:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g1ff9c3888dd_0_205:notes"/>
+          <p:cNvPr id="367" name="Google Shape;367;g20f8f53bf44_0_283:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Plan 4</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The Govt may take into account household earnings (ie those of parents)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This affects taking out a mortgage </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Another myth buster</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>You Should Save Up and Pay Off Your Student Debt as Soon as Possible.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Yet this doesn't mean you </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr i="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>should</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> pay them off early, just because it's allowed. While in general we encourage people to repay their debts as quickly as possible, student loans are one of the rare cases where that will be a bad decision for some people.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This is because under the new system many won't fully repay before the debt is wiped (after 30 years, use the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Student Finance Calculator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> to see). Overpaying each month could actually be worthless – as the overpayment's not reducing the amount you'd need to pay back at all.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It can be tempting to pay off your student loan as soon as you graduate, particularly if you get a good job and are earning a decent income.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>However, it’s not necessarily the smartest move for most people. Student loans come with low interest rates, and putting any extra cash you save at the end of the month into a separate savings account could be a much better long-term option for making your money go further.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It probably won’t be long until you need to take out a commercial loan at much higher interest (such as a mortgage), so just make the minimum student loan repayments to save borrowing later at a much higher cost.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Alternative:</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Maintenance loan is calculated the same way across all UK universities</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="378" name="Shape 378"/>
+        <p:cNvPr id="371" name="Shape 371"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g1ff9c3888dd_0_212:notes"/>
+          <p:cNvPr id="372" name="Google Shape;372;g325cba63014_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;g1ff9c3888dd_0_212:notes"/>
+          <p:cNvPr id="373" name="Google Shape;373;g325cba63014_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Plan 4</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The Govt may take into account household earnings (ie those of parents)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This affects taking out a mortgage </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Another myth buster</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>You Should Save Up and Pay Off Your Student Debt as Soon as Possible.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Yet this doesn't mean you </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr i="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>should</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> pay them off early, just because it's allowed. While in general we encourage people to repay their debts as quickly as possible, student loans are one of the rare cases where that will be a bad decision for some people.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This is because under the new system many won't fully repay before the debt is wiped (after 30 years, use the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Student Finance Calculator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> to see). Overpaying each month could actually be worthless – as the overpayment's not reducing the amount you'd need to pay back at all.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It can be tempting to pay off your student loan as soon as you graduate, particularly if you get a good job and are earning a decent income.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>However, it’s not necessarily the smartest move for most people. Student loans come with low interest rates, and putting any extra cash you save at the end of the month into a separate savings account could be a much better long-term option for making your money go further.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It probably won’t be long until you need to take out a commercial loan at much higher interest (such as a mortgage), so just make the minimum student loan repayments to save borrowing later at a much higher cost.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Alternative:</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Maintenance loan is calculated the same way across all UK universities</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="384" name="Shape 384"/>
+        <p:cNvPr id="378" name="Shape 378"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;g20f8f53bf44_0_283:notes"/>
+          <p:cNvPr id="379" name="Google Shape;379;g20f8f53bf44_0_290:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;g20f8f53bf44_0_283:notes"/>
+          <p:cNvPr id="380" name="Google Shape;380;g20f8f53bf44_0_290:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Teacher explanation</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -9555,51 +10880,87 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £25,000 for plan 5</a:t>
+              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Plan 4</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -9658,78 +11019,86 @@
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This affects taking out a mortgage </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Another myth buster</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -10078,78 +11447,86 @@
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It probably won’t be long until you need to take out a commercial loan at much higher interest (such as a mortgage), so just make the minimum student loan repayments to save borrowing later at a much higher cost.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Alternative:</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -10169,161 +11546,188 @@
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Maintenance loan is calculated the same way across all UK universities</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="390" name="Shape 390"/>
+        <p:cNvPr id="384" name="Shape 384"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;g325cba63014_0_13:notes"/>
+          <p:cNvPr id="385" name="Google Shape;385;g325cba63014_0_21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;g325cba63014_0_13:notes"/>
+          <p:cNvPr id="386" name="Google Shape;386;g325cba63014_0_21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Teacher explanation</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -10332,51 +11736,87 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £25,000 for plan 5</a:t>
+              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Plan 4</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -10435,78 +11875,86 @@
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This affects taking out a mortgage </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Another myth buster</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -10855,78 +12303,86 @@
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It probably won’t be long until you need to take out a commercial loan at much higher interest (such as a mortgage), so just make the minimum student loan repayments to save borrowing later at a much higher cost.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Alternative:</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -10946,126 +12402,149 @@
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Maintenance loan is calculated the same way across all UK universities</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="397" name="Shape 397"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;g20f8f53bf44_0_290:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;g20f8f53bf44_0_297:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;g20f8f53bf44_0_290:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;g20f8f53bf44_0_297:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11113,51 +12592,87 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £25,000 for plan 5</a:t>
+              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Plan 4</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -11782,110 +13297,110 @@
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="403" name="Shape 403"/>
+        <p:cNvPr id="398" name="Shape 398"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;g325cba63014_0_21:notes"/>
+          <p:cNvPr id="399" name="Google Shape;399;g325cba63014_0_27:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;g325cba63014_0_21:notes"/>
+          <p:cNvPr id="400" name="Google Shape;400;g325cba63014_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11933,51 +13448,87 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £25,000 for plan 5</a:t>
+              <a:t>They are paid back the April after leaving university and only if somebody is earning more than the threshold which is £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Plan 4</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -12602,852 +14153,163 @@
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="410" name="Shape 410"/>
+        <p:cNvPr id="406" name="Shape 406"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;g20f8f53bf44_0_297:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;g21b76ed8e19_0_16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;g20f8f53bf44_0_297:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;g21b76ed8e19_0_16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
-[...347 lines deleted...]
-              <a:t>This is because under the new system many won't fully repay before the debt is wiped (after 30 years, use the </a:t>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Additional information: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
-[...349 lines deleted...]
-              <a:t/>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="64" name="Shape 64"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -13539,930 +14401,241 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="417" name="Shape 417"/>
+        <p:cNvPr id="412" name="Shape 412"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;g325cba63014_0_27:notes"/>
+          <p:cNvPr id="413" name="Google Shape;413;g3b6df5e2196_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="419" name="Google Shape;419;g325cba63014_0_27:notes"/>
+          <p:cNvPr id="414" name="Google Shape;414;g3b6df5e2196_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
-[...347 lines deleted...]
-              <a:t>This is because under the new system many won't fully repay before the debt is wiped (after 30 years, use the </a:t>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Additional information: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
-[...349 lines deleted...]
-              <a:t/>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="425" name="Shape 425"/>
+        <p:cNvPr id="418" name="Shape 418"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;g21b76ed8e19_0_16:notes"/>
+          <p:cNvPr id="419" name="Google Shape;419;g3b6df5e2196_0_5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;g21b76ed8e19_0_16:notes"/>
+          <p:cNvPr id="420" name="Google Shape;420;g3b6df5e2196_0_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -14490,1117 +14663,855 @@
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://www.practitioners.slc.co.uk/media/1969/sfe_faq_plan5_feb2023.pdf</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="431" name="Shape 431"/>
+        <p:cNvPr id="424" name="Shape 424"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;g3b6df5e2196_0_0:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;g277c5648cd5_0_70:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;g277c5648cd5_0_70:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="432" name="Shape 432"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g1ff9c3888dd_0_226:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;g3b6df5e2196_0_0:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;g1ff9c3888dd_0_226:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...13 lines deleted...]
-              <a:t> </a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="437" name="Shape 437"/>
+        <p:cNvPr id="444" name="Shape 444"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;g3b6df5e2196_0_5:notes"/>
+          <p:cNvPr id="445" name="Google Shape;445;g1ff9c3888dd_0_238:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="439" name="Google Shape;439;g3b6df5e2196_0_5:notes"/>
+          <p:cNvPr id="446" name="Google Shape;446;g1ff9c3888dd_0_238:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...13 lines deleted...]
-              <a:t> </a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="443" name="Shape 443"/>
+        <p:cNvPr id="450" name="Shape 450"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;g277c5648cd5_0_70:notes"/>
+          <p:cNvPr id="451" name="Google Shape;451;g277c5648cd5_0_79:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="452" name="Google Shape;452;g277c5648cd5_0_79:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-292100" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Read the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>moneysavingexpert debt problems guide</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-292100" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.stepchange.org/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-292100" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.moneyhelper.org.uk/en/everyday-money/types-of-credit/overdrafts-explained</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="468" name="Shape 468"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;g28a67efdd9d_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g277c5648cd5_0_70:notes"/>
+          <p:cNvPr id="470" name="Google Shape;470;g28a67efdd9d_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
-[...233 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="469" name="Shape 469"/>
+        <p:cNvPr id="474" name="Shape 474"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g277c5648cd5_0_79:notes"/>
-[...271 lines deleted...]
-          <p:cNvPr id="488" name="Google Shape;488;g28a67efdd9d_0_0:notes"/>
+          <p:cNvPr id="475" name="Google Shape;475;g3af5819ba83_0_3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;g28a67efdd9d_0_0:notes"/>
-[...121 lines deleted...]
-          <p:cNvPr id="495" name="Google Shape;495;g3af5819ba83_0_3:notes"/>
+          <p:cNvPr id="476" name="Google Shape;476;g3af5819ba83_0_3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -17753,136 +17664,136 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Google Shape;7;g33d8bd299fe_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2280" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Google Shape;8;g33d8bd299fe_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
@@ -17935,51 +17846,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Google Shape;31;g33d8bd299fe_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8415" l="-5675" r="-7635" t="-10644"/>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18046,51 +17957,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="34" name="Google Shape;34;g33d8bd299fe_0_17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9683" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18266,51 +18177,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Google Shape;11;g33d8bd299fe_0_21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8071200" y="4312800"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18325,51 +18236,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="12" name="Shape 12"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Google Shape;13;g33d8bd299fe_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18436,51 +18347,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Google Shape;16;g33d8bd299fe_0_4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Google Shape;17;g33d8bd299fe_0_4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -18843,51 +18754,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="20" name="Shape 20"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Google Shape;21;g33d8bd299fe_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18902,51 +18813,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="22" name="Shape 22"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Google Shape;23;g33d8bd299fe_0_61"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="644400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Google Shape;24;g33d8bd299fe_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -19225,51 +19136,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Google Shape;26;g33d8bd299fe_0_26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="644400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -19336,77 +19247,77 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Google Shape;29;g33d8bd299fe_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9683" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -20101,279 +20012,271 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saas.gov.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.createandlearn.net/post/the-world-s-highest-and-lowest-tuition-fees" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.savethestudent.org/money/student-budgeting/what-do-students-spend-their-money-on.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saas.gov.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.savethestudent.org/money/student-budgeting/what-do-students-spend-their-money-on.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saas.gov.uk/need-to-know/household-income-guide" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentinformation.gov.scot/students/saving-money/funding-calculator" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saas.gov.uk/need-to-know/household-income-guide" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentinformation.gov.scot/students/saving-money/funding-calculator" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=Rf4_D2BtMcQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Rf4_D2BtMcQ" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/repay-student-loan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=Rf4_D2BtMcQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Rf4_D2BtMcQ" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/repay-student-loan" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentcalc.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentinformation.gov.scot/students/saving-money/funding-calculator" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentinformation.gov.scot/students/saving-money/funding-calculator" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=yzmZa0y3eFo" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=yzmZa0y3eFo" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/895b7125-66b2-468b-b915-03768d046425" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/banking/budget-planning/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma-app.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/family/stop-spending-budgeting-tool/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibtimes.co.uk/10-best-budgeting-money-saving-apps-2025-1745185?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/students/student-loans-decoded/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackbullion.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -21103,478 +21006,635 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="115" name="Shape 115"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g21a514b22f6_1_0"/>
+          <p:cNvPr id="116" name="Google Shape;116;g217d4f63188_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360375" y="1002325"/>
-            <a:ext cx="7923900" cy="461700"/>
+            <a:off x="184125" y="1254000"/>
+            <a:ext cx="6402300" cy="3324600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...30 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Universities and higher education institutions in Scotland allocate their students a fee status for the purpose of charging tuition fees. There are three levels of fee status:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:srgbClr val="393939"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-311150" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="393939"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>A ‘home’ fee for students who live in Scotland.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:srgbClr val="393939"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-311150" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="393939"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>A ‘rest of UK’ (RUK) fee for students who live elsewhere in the UK or Ireland.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:srgbClr val="393939"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-311150" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="393939"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>An ‘overseas’ fee for all other students.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:srgbClr val="393939"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Undergraduate home fees are capped by the Scottish Government at £1,820</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for the 2025 to 2026 academic year. The RUK fee is capped at a middle rate equivalent to the ‘home’ fee charged in England (£9,535 for the 2025 to 2026 academic year). Overseas fees are set by institutions and can be much higher depending on the course and institution.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:srgbClr val="393939"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To receive publicly funded student support, including free tuition, loans, bursaries, and grants, students must generally also be allocated home status by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B57AB"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Student Awards Agency Scotland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:srgbClr val="393939"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> (SAAS).</a:t>
+            </a:r>
+            <a:endParaRPr sz="1700">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g21a514b22f6_1_0"/>
+          <p:cNvPr id="117" name="Google Shape;117;g217d4f63188_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Tuition </a:t>
+            </a:r>
+            <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Student Finance</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:t>fees loan: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>free</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for Scottish res</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>idents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="118" name="Google Shape;118;g21a514b22f6_1_0"/>
+          <p:cNvPr id="118" name="Google Shape;118;g217d4f63188_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+        <p:blipFill>
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="7960" l="9829" r="10451" t="8594"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4576425" y="2049450"/>
-            <a:ext cx="2556824" cy="2676201"/>
+            <a:off x="6586425" y="1203825"/>
+            <a:ext cx="2198601" cy="1236100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g217d4f63188_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6960450" y="2571750"/>
+            <a:ext cx="1772400" cy="923400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...187 lines deleted...]
-        </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr b="1" lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Tuition is free for Scottish residents attending a Scottish University.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="119"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvPr id="123" name="Shape 123"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g20f8f53bf44_0_71"/>
+          <p:cNvPr id="124" name="Google Shape;124;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -21582,1154 +21642,80 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Tuition </a:t>
-[...1072 lines deleted...]
-              </a:rPr>
               <a:t>Living Costs</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="143" name="Google Shape;143;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="125" name="Google Shape;125;g1ff9c3888dd_0_59"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="353200" y="1083775"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{6E65CDBE-3B56-440E-B38B-84BBF699E53D}</a:tableStyleId>
+                <a:tableStyleId>{277D937C-92D8-4A65-AFF2-14C1BFA59AE3}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1187625"/>
                 <a:gridCol w="1143450"/>
               </a:tblGrid>
               <a:tr h="290400">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="800"/>
@@ -24615,51 +23601,51 @@
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>£1,104</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1000" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="126" name="Google Shape;126;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2949900" y="1190750"/>
             <a:ext cx="5645400" cy="1569900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -24678,51 +23664,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The table on</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> t</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>he left shows the average living cost, ordered by expense, of university students in 2024.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
@@ -24781,51 +23767,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>With your partner, discuss what you think the missing values may be.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="127" name="Google Shape;127;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2140975" y="1488775"/>
             <a:ext cx="467100" cy="245700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24846,51 +23832,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="128" name="Google Shape;128;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2140975" y="1793575"/>
             <a:ext cx="467100" cy="245700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24911,51 +23897,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="129" name="Google Shape;129;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2140975" y="2098375"/>
             <a:ext cx="467100" cy="245700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24976,51 +23962,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="130" name="Google Shape;130;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2140975" y="2479375"/>
             <a:ext cx="467100" cy="245700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25041,51 +24027,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="131" name="Google Shape;131;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2055425" y="4841575"/>
             <a:ext cx="552600" cy="245700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25106,51 +24092,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="132" name="Google Shape;132;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3049625" y="2940625"/>
             <a:ext cx="5645400" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -25174,51 +24160,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How do students afford their cost of living?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="133" name="Google Shape;133;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2920050" y="4848350"/>
             <a:ext cx="6434700" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25262,51 +24248,51 @@
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://www.savethestudent.org/money/student-budgeting/what-do-students-spend-their-money-on.html</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g1ff9c3888dd_0_59"/>
+          <p:cNvPr id="134" name="Google Shape;134;g1ff9c3888dd_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3917375" y="3674275"/>
             <a:ext cx="3909900" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="93C47D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -25391,384 +24377,384 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="exit" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="1"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="145"/>
+                                          <p:spTgt spid="127"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="exit" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="1"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="146"/>
+                                          <p:spTgt spid="128"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="exit" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="1"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="147"/>
+                                          <p:spTgt spid="129"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="exit" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="1"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="148"/>
+                                          <p:spTgt spid="130"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="exit" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="1"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="149"/>
+                                          <p:spTgt spid="131"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="150"/>
+                                          <p:spTgt spid="132"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="152"/>
+                                          <p:spTgt spid="134"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="138" name="Shape 138"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g1ff9c3888dd_0_79"/>
+          <p:cNvPr id="139" name="Google Shape;139;g1ff9c3888dd_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="238775" y="1567275"/>
             <a:ext cx="8635500" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25969,51 +24955,51 @@
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g1ff9c3888dd_0_79"/>
+          <p:cNvPr id="140" name="Google Shape;140;g1ff9c3888dd_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="5702100" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -26022,88 +25008,88 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Maintenance</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> Loan</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g1ff9c3888dd_0_79"/>
+          <p:cNvPr id="141" name="Google Shape;141;g1ff9c3888dd_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1129400"/>
             <a:ext cx="8341500" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -26127,104 +25113,104 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>A maintenance loan can be applied for to cover living costs while studying.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="160" name="Google Shape;160;g1ff9c3888dd_0_79"/>
+          <p:cNvPr id="142" name="Google Shape;142;g1ff9c3888dd_0_79"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2850575" y="2490675"/>
             <a:ext cx="3230900" cy="2561400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvPr id="146" name="Shape 146"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g20f8f53bf44_0_132"/>
+          <p:cNvPr id="147" name="Google Shape;147;g20f8f53bf44_0_132"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="1376100"/>
             <a:ext cx="6744900" cy="2541900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -26350,106 +25336,106 @@
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0B0C0C"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Students </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0B0C0C"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>can give details of their </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>can give details of their </a:t>
-[...10 lines deleted...]
-                <a:hlinkClick r:id="rId3"/>
+              <a:t>household income</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0B0C0C"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>household income</a:t>
-[...2 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:t> and their </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0B0C0C"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t> and their </a:t>
-[...15 lines deleted...]
-              </a:rPr>
               <a:t>course start date.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
@@ -26487,51 +25473,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0B0C0C"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> to estimate how much they will get - it will also explain state eligibility for extra grants or allowances.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g20f8f53bf44_0_132"/>
+          <p:cNvPr id="148" name="Google Shape;148;g20f8f53bf44_0_132"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="4866150"/>
             <a:ext cx="5007900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26565,78 +25551,78 @@
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>https://www.studentinformation.gov.scot/</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="167" name="Google Shape;167;g20f8f53bf44_0_132"/>
+          <p:cNvPr id="149" name="Google Shape;149;g20f8f53bf44_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="13147" l="10537" r="13710" t="9326"/>
+          <a:srcRect b="13148" l="10537" r="13711" t="9326"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6819350" y="1697025"/>
             <a:ext cx="2094049" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g20f8f53bf44_0_132"/>
+          <p:cNvPr id="150" name="Google Shape;150;g20f8f53bf44_0_132"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -26645,125 +25631,125 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Maintenance</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> Loan</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> (1)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="172" name="Shape 172"/>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g33f4427fd05_0_0"/>
+          <p:cNvPr id="155" name="Google Shape;155;g33f4427fd05_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="4866150"/>
             <a:ext cx="5007900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26797,78 +25783,78 @@
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>https://www.studentinformation.gov.scot/</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="174" name="Google Shape;174;g33f4427fd05_0_0"/>
+          <p:cNvPr id="156" name="Google Shape;156;g33f4427fd05_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="13147" l="10537" r="13710" t="9326"/>
+          <a:srcRect b="13148" l="10537" r="13711" t="9326"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6819350" y="1697025"/>
             <a:ext cx="2094049" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g33f4427fd05_0_0"/>
+          <p:cNvPr id="157" name="Google Shape;157;g33f4427fd05_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -26877,104 +25863,104 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Maintenance</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> Loan</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> (2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g33f4427fd05_0_0"/>
+          <p:cNvPr id="158" name="Google Shape;158;g33f4427fd05_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="1486313"/>
             <a:ext cx="6744900" cy="2386800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -27214,70 +26200,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>. The loan must be paid back after their course is complete.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="180" name="Shape 180"/>
+        <p:cNvPr id="162" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g325cba63014_0_1"/>
+          <p:cNvPr id="163" name="Google Shape;163;g325cba63014_0_1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="113200" y="1319675"/>
             <a:ext cx="6119400" cy="2853600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -27514,51 +26500,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>, to cover living costs (food, rent etc.)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g325cba63014_0_1"/>
+          <p:cNvPr id="164" name="Google Shape;164;g325cba63014_0_1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="4866150"/>
             <a:ext cx="5007900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27592,78 +26578,78 @@
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>https://www.studentinformation.gov.scot/</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="183" name="Google Shape;183;g325cba63014_0_1"/>
+          <p:cNvPr id="165" name="Google Shape;165;g325cba63014_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="18246" l="0" r="0" t="0"/>
+          <a:srcRect b="18247" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6249250" y="1472626"/>
             <a:ext cx="2587526" cy="2115358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;g325cba63014_0_1"/>
+          <p:cNvPr id="166" name="Google Shape;166;g325cba63014_0_1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -27693,70 +26679,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Recap</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="188" name="Shape 188"/>
+        <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;g277c5648cd5_0_52"/>
+          <p:cNvPr id="171" name="Google Shape;171;g277c5648cd5_0_52"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="488175" y="3429250"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27769,51 +26755,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g277c5648cd5_0_52"/>
+          <p:cNvPr id="172" name="Google Shape;172;g277c5648cd5_0_52"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="419433" y="1019230"/>
             <a:ext cx="6365700" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27826,51 +26812,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g277c5648cd5_0_52"/>
+          <p:cNvPr id="173" name="Google Shape;173;g277c5648cd5_0_52"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="338400" y="669550"/>
             <a:ext cx="6789300" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -27892,51 +26878,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;g277c5648cd5_0_52"/>
+          <p:cNvPr id="174" name="Google Shape;174;g277c5648cd5_0_52"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="338400" y="1206600"/>
             <a:ext cx="8185500" cy="2730300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -28095,94 +27081,1048 @@
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Identify steps needed to apply for a student finance application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;g1ff9c3888dd_0_101"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4599250" y="1111650"/>
+            <a:ext cx="4468800" cy="1908600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Watch the video → What are the three most important points?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Note, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>this video address repaying student loans in England, but the principles are the same</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>pecific details will be made clear on the next slide.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="To find out more: https://mse.me/3wEjqOQ" id="180" name="Google Shape;180;g1ff9c3888dd_0_101" title="Martin Lewis: Student Loans Decoded - Part 01 - How much does it cost to go to university">
+            <a:hlinkClick r:id="rId3"/>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="1369575"/>
+            <a:ext cx="3604000" cy="2847700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;g1ff9c3888dd_0_101"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="132225" y="4667250"/>
+            <a:ext cx="7725900" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Video: Martin Lewis: Student Loans Decoded - Part 01 - How much does it cost to go to university</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="182" name="Google Shape;182;g1ff9c3888dd_0_101"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4599250" y="3315275"/>
+            <a:ext cx="4175100" cy="831300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="dot"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Stretch</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Student loans have been described as working more like a ‘graduate tax’. Why this might be?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;g1ff9c3888dd_0_101"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Starter | Repaying Student Loans</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;g20f8f53bf44_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1136350" y="1185850"/>
+            <a:ext cx="6450600" cy="3653100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Any student going to university has to repay their loan.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>In Scotland students  only </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>repay</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> the loan if their </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>income is over £32,745 per year</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students repay </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>9%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>anything they earn above this threshold</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>debt is wiped after 30 years</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> from the first repayment</a:t>
+            </a:r>
+            <a:endParaRPr sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Check here for up to date figures</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;g20f8f53bf44_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Repaying Student Loans</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="49" name="Shape 49"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="50" name="Google Shape;50;g277c5648cd5_0_136"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="431175" y="1732525"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{6E65CDBE-3B56-440E-B38B-84BBF699E53D}</a:tableStyleId>
+                <a:tableStyleId>{277D937C-92D8-4A65-AFF2-14C1BFA59AE3}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1351825"/>
                 <a:gridCol w="1351825"/>
                 <a:gridCol w="1296900"/>
                 <a:gridCol w="1472650"/>
                 <a:gridCol w="1285925"/>
                 <a:gridCol w="1351825"/>
               </a:tblGrid>
               <a:tr h="401425">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -29379,1019 +29319,65 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="193" name="Shape 193"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g1ff9c3888dd_0_101"/>
-[...953 lines deleted...]
-          <p:cNvPr id="212" name="Google Shape;212;g21b76ed8e19_0_5"/>
+          <p:cNvPr id="194" name="Google Shape;194;g21b76ed8e19_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="207700" y="1378225"/>
             <a:ext cx="5791500" cy="3768000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -30751,78 +29737,78 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="213" name="Google Shape;213;g21b76ed8e19_0_5"/>
+          <p:cNvPr id="195" name="Google Shape;195;g21b76ed8e19_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="9276" l="17949" r="8336" t="9633"/>
+          <a:srcRect b="9276" l="17949" r="8337" t="9633"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6426900" y="1562475"/>
             <a:ext cx="2288201" cy="2517025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g21b76ed8e19_0_5"/>
+          <p:cNvPr id="196" name="Google Shape;196;g21b76ed8e19_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -30863,122 +29849,1276 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="212"/>
+                                          <p:spTgt spid="194"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="212"/>
+                                          <p:spTgt spid="194"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="200" name="Shape 200"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;g20f8f53bf44_0_197"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="283900" y="1542275"/>
+            <a:ext cx="5400000" cy="1169700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Meet Smita.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>She earns £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>0,000 as a software engineer.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How much of her student loan will she contribute to over a year?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g20f8f53bf44_0_197"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207700" y="3019775"/>
+            <a:ext cx="5582400" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>less</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> than the salary threshold of £32,745, so Smita will not pay anything back. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="203" name="Google Shape;203;g20f8f53bf44_0_197"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="7167" l="11180" r="11979" t="3681"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6738575" y="1537050"/>
+            <a:ext cx="2253025" cy="2613825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;g20f8f53bf44_0_197"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Case study 1: £30,000 salary</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="202"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect filter="fade" transition="in">
+                                      <p:cBhvr>
+                                        <p:cTn dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="202"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;g29a8a8ced9a_0_10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207700" y="3740975"/>
+            <a:ext cx="6109800" cy="985200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>That translates into</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>69.41</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> per month</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="202124"/>
+              </a:solidFill>
+              <a:latin typeface="Roboto"/>
+              <a:ea typeface="Roboto"/>
+              <a:cs typeface="Roboto"/>
+              <a:sym typeface="Roboto"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="202124"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This amount will be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="202124"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>deducted automatically from wages </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="202124"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>for employees and is paid directly to the Student Loans Company.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;g29a8a8ced9a_0_10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="283900" y="1542275"/>
+            <a:ext cx="5400000" cy="1169700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Meet David.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>He earns £42,000 as a plumber.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How much of his student loan will he contribute to over a year?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g29a8a8ced9a_0_10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207700" y="3019775"/>
+            <a:ext cx="5582400" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>He’ll be paying back 9% of £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>9,255</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> (£42,000 - £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>) which is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>832.95 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>a year</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="212" name="Google Shape;212;g29a8a8ced9a_0_10"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="12180" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6317500" y="1542275"/>
+            <a:ext cx="2674100" cy="2348446"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;g29a8a8ced9a_0_10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Case study 2: £42,000 salary</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="211"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect filter="fade" transition="in">
+                                      <p:cBhvr>
+                                        <p:cTn dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="211"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="209"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect filter="fade" transition="in">
+                                      <p:cBhvr>
+                                        <p:cTn dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="209"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="217" name="Shape 217"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g20f8f53bf44_0_197"/>
+          <p:cNvPr id="218" name="Google Shape;218;g29a8a8ced9a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="207700" y="3740975"/>
             <a:ext cx="6109800" cy="985200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -30996,51 +31136,75 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>That translates into</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> £37.50 per month</a:t>
+              <a:t> £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>166.91</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> per month</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:latin typeface="Roboto"/>
               <a:ea typeface="Roboto"/>
               <a:cs typeface="Roboto"/>
               <a:sym typeface="Roboto"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -31088,51 +31252,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>for employees and is paid directly to the Student Loans Company.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;g20f8f53bf44_0_197"/>
+          <p:cNvPr id="219" name="Google Shape;219;g29a8a8ced9a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="283900" y="1542275"/>
             <a:ext cx="5400000" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -31140,91 +31304,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Meet Smita.</a:t>
+              <a:t>Meet Lucy.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>She earns £30,000 as a software engineer.</a:t>
+              <a:t>She earns £55,000 as a doctor.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -31236,2316 +31400,940 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How much of her student loan will she contribute to over a year?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g20f8f53bf44_0_197"/>
+          <p:cNvPr id="220" name="Google Shape;220;g29a8a8ced9a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="207700" y="3019775"/>
             <a:ext cx="5582400" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>She’ll be paying back 9% of £5,000 (£30,000 - £25,000) which is </a:t>
+              <a:t>She’ll be paying back 9% of £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>22,255</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> (£55,000 - £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>) which is </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>£450 a year</a:t>
+              <a:t>£2,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>002.95</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> a year</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="222" name="Google Shape;222;g20f8f53bf44_0_197"/>
+          <p:cNvPr id="221" name="Google Shape;221;g29a8a8ced9a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="7166" l="11180" r="11978" t="3681"/>
+          <a:srcRect b="12134" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6738575" y="1537050"/>
-            <a:ext cx="2253025" cy="2613825"/>
+            <a:off x="6469900" y="1542275"/>
+            <a:ext cx="2521699" cy="2215651"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;g20f8f53bf44_0_197"/>
+          <p:cNvPr id="222" name="Google Shape;222;g29a8a8ced9a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Case study 1: £30,000 salary</a:t>
+              <a:t>Case study 3: £55,000 salary</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="221"/>
+                                          <p:spTgt spid="220"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="221"/>
+                                          <p:spTgt spid="220"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="219"/>
+                                          <p:spTgt spid="218"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="219"/>
+                                          <p:spTgt spid="218"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvPr id="226" name="Shape 226"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g29a8a8ced9a_0_10"/>
+          <p:cNvPr id="227" name="Google Shape;227;g20f8f53bf44_0_216"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="283900" y="1542275"/>
-[...148 lines deleted...]
-            <a:ext cx="6109800" cy="1723800"/>
+            <a:off x="207700" y="1313675"/>
+            <a:ext cx="6531000" cy="2016300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Later in life, Smita decides that she wants to take a year out from work to travel to South America and volunteer at a school.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>She also wants to save up to buy a home and take out a mortgage.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>That translates into</a:t>
-[...182 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:t>How will these decisions affect her student loan repayments?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g29a8a8ced9a_0_10"/>
+          <p:cNvPr id="228" name="Google Shape;228;g20f8f53bf44_0_216"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="207700" y="3019775"/>
-            <a:ext cx="5582400" cy="738900"/>
+            <a:off x="207700" y="3438875"/>
+            <a:ext cx="5339100" cy="1267200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If she’s not earning, she’s won’t have to contribute to her student loan</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Student loans do not go on credit files</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
-[...41 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="231" name="Google Shape;231;g29a8a8ced9a_0_10"/>
+          <p:cNvPr id="229" name="Google Shape;229;g20f8f53bf44_0_216"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="12179" l="0" r="0" t="0"/>
+          <a:srcRect b="7167" l="11180" r="11979" t="3681"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6317500" y="1542275"/>
-            <a:ext cx="2674100" cy="2348446"/>
+            <a:off x="6738575" y="1537050"/>
+            <a:ext cx="2253025" cy="2613825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g29a8a8ced9a_0_10"/>
+          <p:cNvPr id="230" name="Google Shape;230;g20f8f53bf44_0_216"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Case study 2: £42,000 salary</a:t>
+              <a:t>Smita’s future decisions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="230"/>
+                                          <p:spTgt spid="228"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="230"/>
-[...52 lines deleted...]
-                                          <p:spTgt spid="229"/>
+                                          <p:spTgt spid="228"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvPr id="234" name="Shape 234"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;g29a8a8ced9a_0_0"/>
-[...1217 lines deleted...]
-          <p:cNvPr id="254" name="Google Shape;254;g206888c0abb_0_81"/>
+          <p:cNvPr id="235" name="Google Shape;235;g206888c0abb_0_81"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="268625" y="1370850"/>
             <a:ext cx="8446200" cy="633300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -33564,89 +32352,89 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Play around with </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>the </a:t>
-[...10 lines deleted...]
-                <a:hlinkClick r:id="rId3"/>
+              <a:t>student loan repayment calculator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="15"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>student loan repayment calculator</a:t>
-[...15 lines deleted...]
-              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>and you’ll see the how the </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>loan grows</a:t>
@@ -33779,78 +32567,78 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="255" name="Google Shape;255;g206888c0abb_0_81"/>
+          <p:cNvPr id="236" name="Google Shape;236;g206888c0abb_0_81"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3533770" y="2745850"/>
             <a:ext cx="1629200" cy="1629200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;g206888c0abb_0_81"/>
+          <p:cNvPr id="237" name="Google Shape;237;g206888c0abb_0_81"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -33860,70 +32648,70 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Student loan and interest</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="260" name="Shape 260"/>
+        <p:cNvPr id="241" name="Shape 241"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;g20424011756_0_702"/>
+          <p:cNvPr id="242" name="Google Shape;242;g20424011756_0_702"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1525675"/>
             <a:ext cx="5044500" cy="2974800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -34109,78 +32897,78 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="262" name="Google Shape;262;g20424011756_0_702"/>
+          <p:cNvPr id="243" name="Google Shape;243;g20424011756_0_702"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5454825" y="922150"/>
             <a:ext cx="3536774" cy="3536774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;g20424011756_0_702"/>
+          <p:cNvPr id="244" name="Google Shape;244;g20424011756_0_702"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -34190,70 +32978,70 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Reflection</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="267" name="Shape 267"/>
+        <p:cNvPr id="248" name="Shape 248"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;g277c5648cd5_0_61"/>
+          <p:cNvPr id="249" name="Google Shape;249;g277c5648cd5_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="488175" y="3429250"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -34266,51 +33054,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;g277c5648cd5_0_61"/>
+          <p:cNvPr id="250" name="Google Shape;250;g277c5648cd5_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="419433" y="1019230"/>
             <a:ext cx="6365700" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -34323,51 +33111,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g277c5648cd5_0_61"/>
+          <p:cNvPr id="251" name="Google Shape;251;g277c5648cd5_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="338400" y="669550"/>
             <a:ext cx="6789300" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -34389,51 +33177,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g277c5648cd5_0_61"/>
+          <p:cNvPr id="252" name="Google Shape;252;g277c5648cd5_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="338400" y="1206600"/>
             <a:ext cx="8185500" cy="2730300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -34592,50 +33380,597 @@
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Identify steps needed to apply for a student finance application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="256" name="Shape 256"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="257" name="Google Shape;257;g1ff9c3888dd_0_123"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6755700" y="1834925"/>
+            <a:ext cx="1905000" cy="1905000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;g1ff9c3888dd_0_123"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Preparing for a Student Finance Application</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="259" name="Google Shape;259;g1ff9c3888dd_0_123"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="698900" y="2025575"/>
+            <a:ext cx="5280600" cy="1523700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What details do you think are needed for an initial student finance eligibility check?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="263" name="Shape 263"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;g1ff9c3888dd_0_197"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="498950" y="1459338"/>
+            <a:ext cx="4263000" cy="2324100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This task will walk you through what is needed leading up to applying for student finance. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Follow the instructions on the sheet and complete the tasks.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;g1ff9c3888dd_0_197"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="87050" y="4723275"/>
+            <a:ext cx="3400500" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Resource 1: Preparing to Apply for Student Finance</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="266" name="Google Shape;266;g1ff9c3888dd_0_197" title="module_6_session_1_resource_1_preparing_to_apply_for_student_finance.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="445" l="0" r="0" t="445"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5610152" y="1365413"/>
+            <a:ext cx="1960825" cy="2750075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
+              <a:srgbClr val="000000">
+                <a:alpha val="50196"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;g1ff9c3888dd_0_197"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Preparing for a Student Finance Application</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -34997,680 +34332,133 @@
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="275" name="Shape 275"/>
+        <p:cNvPr id="271" name="Shape 271"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;g1ff9c3888dd_0_123"/>
+          <p:cNvPr id="272" name="Google Shape;272;g1ff9c3888dd_0_130"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...13 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;g1ff9c3888dd_0_123"/>
-[...539 lines deleted...]
-          <p:cNvPr id="292" name="Google Shape;292;g1ff9c3888dd_0_130"/>
+          <p:cNvPr id="273" name="Google Shape;273;g1ff9c3888dd_0_130"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4769375" y="1632900"/>
             <a:ext cx="3923100" cy="1877700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -35698,84 +34486,84 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Let’s look through the questions asked to calculate the financial support that may be available to you, should you need to consider these.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="293" name="Google Shape;293;g1ff9c3888dd_0_130"/>
+          <p:cNvPr id="274" name="Google Shape;274;g1ff9c3888dd_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="288150" y="1060275"/>
             <a:ext cx="4255200" cy="3826325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g1ff9c3888dd_0_130"/>
+          <p:cNvPr id="275" name="Google Shape;275;g1ff9c3888dd_0_130"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4769375" y="4384750"/>
             <a:ext cx="3132000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -35804,70 +34592,70 @@
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Student finance calculator</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="298" name="Shape 298"/>
+        <p:cNvPr id="279" name="Shape 279"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g1ff9c3888dd_0_137"/>
+          <p:cNvPr id="280" name="Google Shape;280;g1ff9c3888dd_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -35891,51 +34679,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g1ff9c3888dd_0_137"/>
+          <p:cNvPr id="281" name="Google Shape;281;g1ff9c3888dd_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5080525" y="1463600"/>
             <a:ext cx="3647700" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -35963,51 +34751,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Why is the course start date needed?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;g1ff9c3888dd_0_137"/>
+          <p:cNvPr id="282" name="Google Shape;282;g1ff9c3888dd_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4935475" y="2401700"/>
             <a:ext cx="3937800" cy="1877700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -36032,83 +34820,83 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The online application makes a calculation in line with current and expected changes to policy that could </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="17"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="16"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>affect</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> tuition fees and/or cost of living.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="302" name="Google Shape;302;g1ff9c3888dd_0_137"/>
+          <p:cNvPr id="283" name="Google Shape;283;g1ff9c3888dd_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="288150" y="1615999"/>
             <a:ext cx="4632701" cy="2540235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
@@ -36134,114 +34922,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="301"/>
+                                          <p:spTgt spid="282"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="306" name="Shape 306"/>
+        <p:cNvPr id="287" name="Shape 287"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g3055be4138e_0_7"/>
+          <p:cNvPr id="288" name="Google Shape;288;g3055be4138e_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -36265,51 +35053,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g3055be4138e_0_7"/>
+          <p:cNvPr id="289" name="Google Shape;289;g3055be4138e_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4995025" y="1347275"/>
             <a:ext cx="3937800" cy="2555100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -36337,51 +35125,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It is likely that you will be able to apply for full support if you live in England and have continuously lived in the UK, Channel Islands, or Isle of Man for 3 years before the first day of your first academic year.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="309" name="Google Shape;309;g3055be4138e_0_7"/>
+          <p:cNvPr id="290" name="Google Shape;290;g3055be4138e_0_7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="231825" y="1322463"/>
             <a:ext cx="4690225" cy="2604735"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
@@ -36407,114 +35195,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="308"/>
+                                          <p:spTgt spid="289"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="294" name="Shape 294"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g1ff9c3888dd_0_145"/>
+          <p:cNvPr id="295" name="Google Shape;295;g1ff9c3888dd_0_145"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -36538,51 +35326,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g1ff9c3888dd_0_145"/>
+          <p:cNvPr id="296" name="Google Shape;296;g1ff9c3888dd_0_145"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029050" y="1486425"/>
             <a:ext cx="3993300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -36610,51 +35398,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How might ‘type of student’ status affect the calculations ?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g1ff9c3888dd_0_145"/>
+          <p:cNvPr id="297" name="Google Shape;297;g1ff9c3888dd_0_145"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029050" y="2424525"/>
             <a:ext cx="3937800" cy="1539300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -36682,51 +35470,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Part time students receive a lower tuition fee loan, as their  tuition fees are usually lower each year.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="317" name="Google Shape;317;g1ff9c3888dd_0_145"/>
+          <p:cNvPr id="298" name="Google Shape;298;g1ff9c3888dd_0_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="192125" y="1486425"/>
             <a:ext cx="4724250" cy="2672931"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
@@ -36752,147 +35540,730 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="316"/>
+                                          <p:spTgt spid="297"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="302" name="Shape 302"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="303" name="Google Shape;303;g1ff9c3888dd_0_153"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="45225" l="19497" r="41296" t="16625"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="1497825"/>
+            <a:ext cx="4499976" cy="3010824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g1ff9c3888dd_0_153"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Preparing for a Student Finance Application</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g1ff9c3888dd_0_153"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4851875" y="1937775"/>
+            <a:ext cx="4215900" cy="1877700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Tuition fees can vary based on the course and/or institution. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The student finance calculator considers how much money you actually need to cover costs. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;g1ff9c3888dd_0_160"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4885725" y="1203700"/>
+            <a:ext cx="4170900" cy="861900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How might these three options affect the calculations?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;g1ff9c3888dd_0_160"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4983525" y="2121175"/>
+            <a:ext cx="4073100" cy="2339700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Living with parents assumes that there is some financial support available, i.e. you would have a shared grocery budget for example. Living in London is more expensive than living in other regions in the UK. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="312" name="Google Shape;312;g1ff9c3888dd_0_160"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="1221363"/>
+            <a:ext cx="4450125" cy="2700766"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g1ff9c3888dd_0_160"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Preparing for a Student Finance Application</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="311"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvPr id="317" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="322" name="Google Shape;322;g1ff9c3888dd_0_153"/>
+          <p:cNvPr id="318" name="Google Shape;318;g1ff9c3888dd_0_168"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="45225" l="19497" r="41296" t="16625"/>
+          <a:srcRect b="49628" l="19499" r="39919" t="17601"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360375" y="1497825"/>
-            <a:ext cx="4499976" cy="3010824"/>
+            <a:off x="206550" y="1376823"/>
+            <a:ext cx="4915402" cy="3063401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;g1ff9c3888dd_0_153"/>
+          <p:cNvPr id="319" name="Google Shape;319;g1ff9c3888dd_0_168"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -36916,365 +36287,181 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g1ff9c3888dd_0_153"/>
+          <p:cNvPr id="320" name="Google Shape;320;g1ff9c3888dd_0_168"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4851875" y="1937775"/>
-            <a:ext cx="4215900" cy="1877700"/>
+            <a:off x="5385825" y="2197800"/>
+            <a:ext cx="3527700" cy="1200600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Tuition fees can vary based on the course and/or institution. </a:t>
-[...39 lines deleted...]
-              <a:t>The student finance calculator considers how much money you actually need to cover costs. </a:t>
+              <a:t>This is a great way to start a conversation about money at home.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="328" name="Shape 328"/>
+        <p:cNvPr id="324" name="Shape 324"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...142 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="331" name="Google Shape;331;g1ff9c3888dd_0_160"/>
+          <p:cNvPr id="325" name="Google Shape;325;g1ff9c3888dd_0_175"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect b="32023" l="19497" r="42129" t="17353"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360375" y="1221363"/>
-            <a:ext cx="4450125" cy="2700766"/>
+            <a:off x="197250" y="1248375"/>
+            <a:ext cx="4732949" cy="3179901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g1ff9c3888dd_0_160"/>
+          <p:cNvPr id="326" name="Google Shape;326;g1ff9c3888dd_0_175"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -37285,197 +36472,570 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="327" name="Google Shape;327;g1ff9c3888dd_0_175"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5093325" y="1707388"/>
+            <a:ext cx="3937800" cy="2555100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>There may be other streams of funding available to you or anyone who depends on you if you are choosing to continue in Higher Education.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This could be a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>grant </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>which does not need to be paid back.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="331" name="Shape 331"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="332" name="Google Shape;332;g1ff9c3888dd_0_182"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="37890" l="19087" r="37581" t="17109"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="1437000"/>
+            <a:ext cx="4275000" cy="2758474"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;g1ff9c3888dd_0_182"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Preparing for a Student Finance Application</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;g1ff9c3888dd_0_182"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4918300" y="1437000"/>
+            <a:ext cx="4051200" cy="861900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Why are these courses listed specifically?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;g1ff9c3888dd_0_182"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4825150" y="2298900"/>
+            <a:ext cx="4275000" cy="1539300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>There may be additional financial support to encourage and incentivise applications for course such as those listed.  </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="330"/>
+                                          <p:spTgt spid="335"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="336" name="Shape 336"/>
+        <p:cNvPr id="339" name="Shape 339"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g1ff9c3888dd_0_168"/>
+          <p:cNvPr id="340" name="Google Shape;340;g1ff9c3888dd_0_189"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -37499,382 +37059,226 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g1ff9c3888dd_0_168"/>
+          <p:cNvPr id="341" name="Google Shape;341;g1ff9c3888dd_0_189"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385825" y="2197800"/>
-            <a:ext cx="3527700" cy="1200600"/>
+            <a:off x="280950" y="787350"/>
+            <a:ext cx="8582100" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>This is a great way to start a conversation about money at home.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:t>Based on the information given, it has been calculated that £11,863 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>could be available for a maintenance loan.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="344" name="Google Shape;344;g1ff9c3888dd_0_175"/>
+          <p:cNvPr id="342" name="Google Shape;342;g1ff9c3888dd_0_189"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="32022" l="19497" r="42129" t="17353"/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="197250" y="1248375"/>
-            <a:ext cx="4732949" cy="3179901"/>
+            <a:off x="152400" y="1678650"/>
+            <a:ext cx="3954162" cy="3312451"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF8022"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="343" name="Google Shape;343;g1ff9c3888dd_0_189"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4487562" y="1678650"/>
+            <a:ext cx="3354313" cy="3312449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...202 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="62" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -38068,714 +37472,98 @@
             <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="350" name="Shape 350"/>
+        <p:cNvPr id="347" name="Shape 347"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="351" name="Google Shape;351;g1ff9c3888dd_0_182"/>
-[...615 lines deleted...]
-          <p:cNvPr id="367" name="Google Shape;367;g206342b9a5a_0_0"/>
+          <p:cNvPr id="348" name="Google Shape;348;g206342b9a5a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="9850" l="5836" r="8831" t="8669"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="965475"/>
             <a:ext cx="6269952" cy="3781974"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;g206342b9a5a_0_0"/>
+          <p:cNvPr id="349" name="Google Shape;349;g206342b9a5a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -38799,51 +37587,51 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Other funding options</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g206342b9a5a_0_0"/>
+          <p:cNvPr id="350" name="Google Shape;350;g206342b9a5a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6891625" y="1036025"/>
             <a:ext cx="2021700" cy="3232500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -38865,51 +37653,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>University student support services and independent platforms for students will have a list of grant funding and scholarships that might be available to you.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g206342b9a5a_0_0"/>
+          <p:cNvPr id="351" name="Google Shape;351;g206342b9a5a_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4843175" y="1068900"/>
             <a:ext cx="955800" cy="146100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="170E3F"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="170E3F"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -38945,70 +37733,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It’s your profile </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="374" name="Shape 374"/>
+        <p:cNvPr id="355" name="Shape 355"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;g1ff9c3888dd_0_205"/>
+          <p:cNvPr id="356" name="Google Shape;356;g1ff9c3888dd_0_205"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -39032,51 +37820,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Preparing for a Student Finance Application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;g1ff9c3888dd_0_205"/>
+          <p:cNvPr id="357" name="Google Shape;357;g1ff9c3888dd_0_205"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4789500" y="1069875"/>
             <a:ext cx="4263900" cy="3709500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -39342,51 +38130,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Top Tips for Your Student Finance Application&#10;&#10;Want to know how to fill in your student finance application? &#10;&#10;Louise from Student Finance shares key insights on the student finance application and how universities can help you in the process.&#10;&#10;The Southern Universities Network (SUN) is a collaborative partnership comprising HE providers in Hampshire, Dorset and the Isle of Wight. The SUN provides outreach activities for schools and colleges and was previously part of the National Networks for Collaborative Outreach scheme, a two-year-Office for Students-funded project which ended in December 2016. In January 2017, the SUN embarked on the Office for Students’ (OfS) National Collaborative Outreach Programme (NCOP)." id="377" name="Google Shape;377;g1ff9c3888dd_0_205" title="Top Tips for Your Student Finance Application">
+          <p:cNvPr descr="Top Tips for Your Student Finance Application&#10;&#10;Want to know how to fill in your student finance application? &#10;&#10;Louise from Student Finance shares key insights on the student finance application and how universities can help you in the process.&#10;&#10;The Southern Universities Network (SUN) is a collaborative partnership comprising HE providers in Hampshire, Dorset and the Isle of Wight. The SUN provides outreach activities for schools and colleges and was previously part of the National Networks for Collaborative Outreach scheme, a two-year-Office for Students-funded project which ended in December 2016. In January 2017, the SUN embarked on the Office for Students’ (OfS) National Collaborative Outreach Programme (NCOP)." id="358" name="Google Shape;358;g1ff9c3888dd_0_205" title="Top Tips for Your Student Finance Application">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="129975" y="1309650"/>
             <a:ext cx="4466326" cy="3349744"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -39408,122 +38196,122 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="377"/>
+                                          <p:spTgt spid="358"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="377"/>
+                                          <p:spTgt spid="358"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="381" name="Shape 381"/>
+        <p:cNvPr id="362" name="Shape 362"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g1ff9c3888dd_0_212"/>
+          <p:cNvPr id="363" name="Google Shape;363;g1ff9c3888dd_0_212"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -39547,51 +38335,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Answers</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g1ff9c3888dd_0_212"/>
+          <p:cNvPr id="364" name="Google Shape;364;g1ff9c3888dd_0_212"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="123550" y="1100500"/>
             <a:ext cx="7370700" cy="3786600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -39878,108 +38666,108 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>They can </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="18"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="17"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>support</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> if the application is late, meaning you’ll still be able to access your course</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvPr id="368" name="Shape 368"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;g20f8f53bf44_0_283"/>
+          <p:cNvPr id="369" name="Google Shape;369;g20f8f53bf44_0_283"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="5702100" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -40065,51 +38853,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;g20f8f53bf44_0_283"/>
+          <p:cNvPr id="370" name="Google Shape;370;g20f8f53bf44_0_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708225" y="1777675"/>
             <a:ext cx="3819000" cy="2295300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -40147,70 +38935,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Student loans are paid back as soon as you leave university</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="393" name="Shape 393"/>
+        <p:cNvPr id="374" name="Shape 374"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;g325cba63014_0_13"/>
+          <p:cNvPr id="375" name="Google Shape;375;g325cba63014_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="5702100" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -40296,51 +39084,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;g325cba63014_0_13"/>
+          <p:cNvPr id="376" name="Google Shape;376;g325cba63014_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708225" y="1777675"/>
             <a:ext cx="3819000" cy="2295300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -40372,51 +39160,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Student loans are paid back as soon as you leave university</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="396" name="Google Shape;396;g325cba63014_0_13"/>
+          <p:cNvPr id="377" name="Google Shape;377;g325cba63014_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3285375" y="2928302"/>
             <a:ext cx="2664600" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -40425,96 +39213,96 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="4300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="4400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="19"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="18"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>FALSE</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="4400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="400" name="Shape 400"/>
+        <p:cNvPr id="381" name="Shape 381"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;g20f8f53bf44_0_290"/>
+          <p:cNvPr id="382" name="Google Shape;382;g20f8f53bf44_0_290"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708225" y="1777675"/>
             <a:ext cx="3819000" cy="2295300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -40546,51 +39334,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>I will repay 9% of my earnings when I earn over £20,000</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;g20f8f53bf44_0_290"/>
+          <p:cNvPr id="383" name="Google Shape;383;g20f8f53bf44_0_290"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="5702100" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -40682,70 +39470,70 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="406" name="Shape 406"/>
+        <p:cNvPr id="387" name="Shape 387"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="407" name="Google Shape;407;g325cba63014_0_21"/>
+          <p:cNvPr id="388" name="Google Shape;388;g325cba63014_0_21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708225" y="1777675"/>
             <a:ext cx="3819000" cy="2295300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -40777,51 +39565,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>I will repay 9% of my earnings when I earn over £20,000</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;g325cba63014_0_21"/>
+          <p:cNvPr id="389" name="Google Shape;389;g325cba63014_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="5702100" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -40907,51 +39695,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;g325cba63014_0_21"/>
+          <p:cNvPr id="390" name="Google Shape;390;g325cba63014_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333279" y="2910211"/>
             <a:ext cx="2568900" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -40960,96 +39748,96 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="4300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="4400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="20"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="19"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>FALSE</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="4400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="413" name="Shape 413"/>
+        <p:cNvPr id="394" name="Shape 394"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;g20f8f53bf44_0_297"/>
+          <p:cNvPr id="395" name="Google Shape;395;g20f8f53bf44_0_297"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="5702100" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -41135,51 +39923,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;g20f8f53bf44_0_297"/>
+          <p:cNvPr id="396" name="Google Shape;396;g20f8f53bf44_0_297"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="32900" y="4868375"/>
             <a:ext cx="6713400" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -41201,51 +39989,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>*A credit score shows how reliable someone is at borrowing and repaying money. The higher the score, the more reliable someone is.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;g20f8f53bf44_0_297"/>
+          <p:cNvPr id="397" name="Google Shape;397;g20f8f53bf44_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708225" y="1777675"/>
             <a:ext cx="3819000" cy="2295300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -41266,50 +40054,865 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Student loans have no impact on your credit score*</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="401" name="Shape 401"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g325cba63014_0_27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379375" y="253750"/>
+            <a:ext cx="5702100" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>True or false?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="403" name="Google Shape;403;g325cba63014_0_27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="32900" y="4868375"/>
+            <a:ext cx="6713400" cy="323100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>*A credit score shows how reliable someone is at borrowing and repaying money. The higher the score, the more reliable someone is.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;g325cba63014_0_27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2708225" y="1777675"/>
+            <a:ext cx="3819000" cy="2295300"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Student loans have no impact on your credit score*</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;g325cba63014_0_27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3554092" y="2829545"/>
+            <a:ext cx="2207700" cy="861900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="4400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>TRUE</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="409" name="Shape 409"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;g21b76ed8e19_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Student loan FAQs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;g21b76ed8e19_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="1525675"/>
+            <a:ext cx="8106000" cy="2616600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Do I have to take out a student </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="20"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>loan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If I finish my course early, do I still have to repay the full amount?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Is it a good idea to repay my student loan early?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Can I choose to pay a bit more per month, e.g. 15% instead of 9%?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Can I get a refund it I’ve paid too much?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If I’m self-employed, do I still need to repay my student loan?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="67" name="Shape 67"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -41701,430 +41304,289 @@
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="420" name="Shape 420"/>
+        <p:cNvPr id="415" name="Shape 415"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="421" name="Google Shape;421;g325cba63014_0_27"/>
+          <p:cNvPr id="416" name="Google Shape;416;g3b6df5e2196_0_0"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="379375" y="253750"/>
-            <a:ext cx="5702100" cy="516000"/>
+            <a:off x="360375" y="1251350"/>
+            <a:ext cx="8106000" cy="3277800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...2 lines deleted...]
-                <a:spcPts val="0"/>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="990"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...3 lines deleted...]
-                <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>1. Do I have to take out a student loan?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> No. Student loans are optional. You can fund university through savings, family contributions, part-time work, scholarships, or grants. However, most students need loans to cover costs.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...2 lines deleted...]
-                <a:spcPts val="0"/>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="990"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
-[...12 lines deleted...]
-                <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>2. If I finish my course early, do I still have to repay the full amount?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> You only repay what you've borrowed. If you finish early, you'll have borrowed less. Repayments are based on your income, not how long you studied.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...5 lines deleted...]
-                <a:spcPts val="0"/>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="990"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...3 lines deleted...]
-                <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>3. Is it a good idea to repay my student loan early?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> Generally no. Student loans work like a graduate tax - you only pay 9% above £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>. The debt is wiped after </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>30 years</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>, and most people never repay it fully. Your money is usually better invested elsewhere (savings, pension, house deposit).</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="422" name="Google Shape;422;g325cba63014_0_27"/>
-[...234 lines deleted...]
-          <p:cNvPr id="429" name="Google Shape;429;g21b76ed8e19_0_16"/>
+          <p:cNvPr id="417" name="Google Shape;417;g3b6df5e2196_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -42208,555 +41670,281 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="421" name="Shape 421"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;g21b76ed8e19_0_16"/>
+          <p:cNvPr id="422" name="Google Shape;422;g3b6df5e2196_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360375" y="1525675"/>
-            <a:ext cx="8106000" cy="2616600"/>
+            <a:off x="360375" y="1251350"/>
+            <a:ext cx="8106000" cy="2676000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...318 lines deleted...]
-          <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>1. Do I have to take out a student loan?</a:t>
+              <a:t>4. Can I choose to pay a bit more per month, e.g. 15% instead of 9%?</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> No. Student loans are optional. You can fund university through savings, family contributions, part-time work, scholarships, or grants. However, most students need loans to cover costs.</a:t>
+              <a:t> Yes, you can make voluntary overpayments at any time. However, this isn't usually recommended unless you're a very high earner who will definitely repay the full amount.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>2. If I finish my course early, do I still have to repay the full amount?</a:t>
+              <a:t>5. Can I get a refund if I've paid too much?</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> You only repay what you've borrowed. If you finish early, you'll have borrowed less. Repayments are based on your income, not how long you studied.</a:t>
+              <a:t> Yes. If you've overpaid (e.g., through incorrect deductions), contact the Student Loans Company and they'll refund you.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>3. Is it a good idea to repay my student loan early?</a:t>
+              <a:t>6. If I'm self-employed, do I still need to repay my student loan?</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> Generally no. Student loans work like a graduate tax - you only pay 9% above £25,000. The debt is wiped after 40 years, and most people never repay it fully. Your money is usually better invested elsewhere (savings, pension, house deposit).</a:t>
+              <a:t> Yes. Self-employed people repay through their Self Assessment tax return. You'll pay 9% on income above £</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>32,745</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>, just like employees.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g3b6df5e2196_0_0"/>
+          <p:cNvPr id="423" name="Google Shape;423;g3b6df5e2196_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -42848,407 +42036,70 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="440" name="Shape 440"/>
+        <p:cNvPr id="427" name="Shape 427"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;g3b6df5e2196_0_5"/>
-[...336 lines deleted...]
-          <p:cNvPr id="447" name="Google Shape;447;g277c5648cd5_0_70"/>
+          <p:cNvPr id="428" name="Google Shape;428;g277c5648cd5_0_70"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="488175" y="3429250"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -43261,51 +42112,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="448" name="Google Shape;448;g277c5648cd5_0_70"/>
+          <p:cNvPr id="429" name="Google Shape;429;g277c5648cd5_0_70"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="419433" y="1019230"/>
             <a:ext cx="6365700" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -43318,51 +42169,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="449" name="Google Shape;449;g277c5648cd5_0_70"/>
+          <p:cNvPr id="430" name="Google Shape;430;g277c5648cd5_0_70"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="338400" y="669550"/>
             <a:ext cx="6789300" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -43384,51 +42235,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="450" name="Google Shape;450;g277c5648cd5_0_70"/>
+          <p:cNvPr id="431" name="Google Shape;431;g277c5648cd5_0_70"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="338400" y="1206600"/>
             <a:ext cx="8185500" cy="2730300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -43598,70 +42449,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Identify steps needed to apply for a student finance application</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="00FF00"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvPr id="435" name="Shape 435"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g1ff9c3888dd_0_226"/>
+          <p:cNvPr id="436" name="Google Shape;436;g1ff9c3888dd_0_226"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="447324" y="427750"/>
             <a:ext cx="7187700" cy="781200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -43723,65 +42574,65 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Write down…</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g1ff9c3888dd_0_226"/>
+          <p:cNvPr id="437" name="Google Shape;437;g1ff9c3888dd_0_226"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="120875" y="1627075"/>
             <a:ext cx="8068550" cy="2380150"/>
             <a:chOff x="120875" y="1627075"/>
             <a:chExt cx="8068550" cy="2380150"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="457" name="Google Shape;457;g1ff9c3888dd_0_226"/>
+            <p:cNvPr id="438" name="Google Shape;438;g1ff9c3888dd_0_226"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="598825" y="1776425"/>
               <a:ext cx="2409000" cy="2230800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -43845,51 +42696,51 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="3200" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk2"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>        things you’ve learnt</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="458" name="Google Shape;458;g1ff9c3888dd_0_226"/>
+            <p:cNvPr id="439" name="Google Shape;439;g1ff9c3888dd_0_226"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3189625" y="1776425"/>
               <a:ext cx="2409000" cy="2230800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -43941,71 +42792,71 @@
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="3200" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk2"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>           skills you’ve </a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="3200" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk2"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                   <a:extLst>
                     <a:ext uri="http://customooxmlschemas.google.com/">
-                      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="22"/>
+                      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="21"/>
                     </a:ext>
                   </a:extLst>
                 </a:rPr>
                 <a:t>practised</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="459" name="Google Shape;459;g1ff9c3888dd_0_226"/>
+            <p:cNvPr id="440" name="Google Shape;440;g1ff9c3888dd_0_226"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5780425" y="1776425"/>
               <a:ext cx="2409000" cy="2230800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -44060,51 +42911,51 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="2700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk2"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>            question you have about student finance</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="460" name="Google Shape;460;g1ff9c3888dd_0_226"/>
+            <p:cNvPr id="441" name="Google Shape;441;g1ff9c3888dd_0_226"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="120875" y="1627075"/>
               <a:ext cx="1894500" cy="1108200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
@@ -44126,51 +42977,51 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="6000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk2"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="461" name="Google Shape;461;g1ff9c3888dd_0_226"/>
+            <p:cNvPr id="442" name="Google Shape;442;g1ff9c3888dd_0_226"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2931625" y="1627075"/>
               <a:ext cx="1894500" cy="1108200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
@@ -44192,51 +43043,51 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="6000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk2"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>2</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="462" name="Google Shape;462;g1ff9c3888dd_0_226"/>
+            <p:cNvPr id="443" name="Google Shape;443;g1ff9c3888dd_0_226"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5344100" y="1627075"/>
               <a:ext cx="1894500" cy="1108200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
@@ -44265,70 +43116,70 @@
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="466" name="Shape 466"/>
+        <p:cNvPr id="447" name="Shape 447"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g1ff9c3888dd_0_238"/>
+          <p:cNvPr id="448" name="Google Shape;448;g1ff9c3888dd_0_238"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="985063"/>
             <a:ext cx="9144000" cy="960600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -44350,51 +43201,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Any questions?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g1ff9c3888dd_0_238"/>
+          <p:cNvPr id="449" name="Google Shape;449;g1ff9c3888dd_0_238"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3806600" y="2159450"/>
             <a:ext cx="1734900" cy="1483800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -44430,70 +43281,70 @@
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="472" name="Shape 472"/>
+        <p:cNvPr id="453" name="Shape 453"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g277c5648cd5_0_79"/>
+          <p:cNvPr id="454" name="Google Shape;454;g277c5648cd5_0_79"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
             <a:ext cx="2846400" cy="1995600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -44512,153 +43363,153 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="474" name="Google Shape;474;g277c5648cd5_0_79"/>
+          <p:cNvPr id="455" name="Google Shape;455;g277c5648cd5_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="23"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="22"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Services available for people who have concerns about their personal </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="24"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="23"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>finances</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g277c5648cd5_0_79"/>
+          <p:cNvPr id="456" name="Google Shape;456;g277c5648cd5_0_79"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="151999" y="1183981"/>
             <a:ext cx="2846301" cy="2013581"/>
             <a:chOff x="463400" y="1321175"/>
             <a:chExt cx="2914500" cy="2113109"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="476" name="Google Shape;476;g277c5648cd5_0_79"/>
+            <p:cNvPr id="457" name="Google Shape;457;g277c5648cd5_0_79"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -44677,51 +43528,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="477" name="Google Shape;477;g277c5648cd5_0_79"/>
+            <p:cNvPr id="458" name="Google Shape;458;g277c5648cd5_0_79"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1345676" y="1339984"/>
               <a:ext cx="2032200" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -44762,79 +43613,79 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> – This resource contains links to advice on a number of topics, including financial difficulties, cost of living and communicating with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="478" name="Google Shape;478;g277c5648cd5_0_79"/>
+            <p:cNvPr id="459" name="Google Shape;459;g277c5648cd5_0_79"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="532125" y="1419947"/>
               <a:ext cx="813554" cy="928675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g277c5648cd5_0_79"/>
+          <p:cNvPr id="460" name="Google Shape;460;g277c5648cd5_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152000" y="3312950"/>
             <a:ext cx="8872200" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -44902,51 +43753,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="480" name="Google Shape;480;g277c5648cd5_0_79"/>
+          <p:cNvPr id="461" name="Google Shape;461;g277c5648cd5_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -44959,65 +43810,65 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g277c5648cd5_0_79"/>
+          <p:cNvPr id="462" name="Google Shape;462;g277c5648cd5_0_79"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164819" y="1184021"/>
             <a:ext cx="2846301" cy="1995658"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="482" name="Google Shape;482;g277c5648cd5_0_79"/>
+            <p:cNvPr id="463" name="Google Shape;463;g277c5648cd5_0_79"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -45036,78 +43887,78 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="483" name="Google Shape;483;g277c5648cd5_0_79"/>
+            <p:cNvPr id="464" name="Google Shape;464;g277c5648cd5_0_79"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3344950" y="1434825"/>
               <a:ext cx="666111" cy="400200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="484" name="Google Shape;484;g277c5648cd5_0_79"/>
+            <p:cNvPr id="465" name="Google Shape;465;g277c5648cd5_0_79"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4068426" y="1358613"/>
               <a:ext cx="2032200" cy="1852800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -45180,78 +44031,78 @@
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>, offering a  free and confidential debt advice service.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="485" name="Google Shape;485;g277c5648cd5_0_79"/>
+          <p:cNvPr id="466" name="Google Shape;466;g277c5648cd5_0_79"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6341200" y="1426525"/>
             <a:ext cx="876125" cy="680625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="486" name="Google Shape;486;g277c5648cd5_0_79"/>
+          <p:cNvPr id="467" name="Google Shape;467;g277c5648cd5_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7264128" y="1459325"/>
             <a:ext cx="1760100" cy="615000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -45270,148 +44121,148 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Childline </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="24"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>Helpline</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="25"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>Helpline</a:t>
-[...1 lines deleted...]
-            <a:br>
+            </a:br>
+            <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="26"/>
-[...15 lines deleted...]
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="26"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="25"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>080</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>0 1111</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="490" name="Shape 490"/>
+        <p:cNvPr id="471" name="Shape 471"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="491" name="Google Shape;491;g28a67efdd9d_0_0"/>
+          <p:cNvPr id="472" name="Google Shape;472;g28a67efdd9d_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462425" y="1034875"/>
             <a:ext cx="7875600" cy="3780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -45964,51 +44815,51 @@
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Emma</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="492" name="Google Shape;492;g28a67efdd9d_0_0"/>
+          <p:cNvPr id="473" name="Google Shape;473;g28a67efdd9d_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -46036,77 +44887,77 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Links to learn more!</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="496" name="Shape 496"/>
+        <p:cNvPr id="477" name="Shape 477"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g3af5819ba83_0_3"/>
+          <p:cNvPr id="478" name="Google Shape;478;g3af5819ba83_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="171148"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -46128,105 +44979,105 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Some budgeting apps</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="498" name="Google Shape;498;g3af5819ba83_0_3"/>
+          <p:cNvPr id="479" name="Google Shape;479;g3af5819ba83_0_3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="42942" l="43496" r="2802" t="15488"/>
+          <a:srcRect b="42943" l="43496" r="2803" t="15488"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2628062" y="990550"/>
             <a:ext cx="3887875" cy="1581199"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="499" name="Google Shape;499;g3af5819ba83_0_3"/>
+          <p:cNvPr id="480" name="Google Shape;480;g3af5819ba83_0_3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="570475" y="3017325"/>
             <a:ext cx="2396574" cy="1680600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="500" name="Google Shape;500;g3af5819ba83_0_3"/>
+          <p:cNvPr id="481" name="Google Shape;481;g3af5819ba83_0_3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4148300" y="3067025"/>
             <a:ext cx="3162401" cy="1581201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -46492,51 +45343,51 @@
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="78" name="Google Shape;78;g33f953828bb_0_0"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="305850" y="2495550"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{6E65CDBE-3B56-440E-B38B-84BBF699E53D}</a:tableStyleId>
+                <a:tableStyleId>{277D937C-92D8-4A65-AFF2-14C1BFA59AE3}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1306750"/>
                 <a:gridCol w="2966125"/>
                 <a:gridCol w="2966125"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -47393,51 +46244,51 @@
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="86" name="Google Shape;86;g2d7a2f0ef90_0_0"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="120713" y="1090075"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{6E65CDBE-3B56-440E-B38B-84BBF699E53D}</a:tableStyleId>
+                <a:tableStyleId>{277D937C-92D8-4A65-AFF2-14C1BFA59AE3}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1095125"/>
                 <a:gridCol w="3779400"/>
                 <a:gridCol w="3779400"/>
               </a:tblGrid>
               <a:tr h="417625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -49408,50 +48259,329 @@
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
@@ -49686,309 +48816,30 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...277 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Charlotte Jessop</dc:creator>
 </cp:coreProperties>
 </file>