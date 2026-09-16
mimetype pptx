--- v0 (2026-08-13)
+++ v1 (2026-09-16)
@@ -21215,379 +21215,379 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=-c9SBaLjIsE" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=-c9SBaLjIsE" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=-c9SBaLjIsE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=-c9SBaLjIsE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="62" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="63" name="Google Shape;63;p16" title="Untitled design (36).png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>