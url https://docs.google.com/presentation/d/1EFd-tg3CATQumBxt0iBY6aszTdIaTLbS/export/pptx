--- v0 (2026-01-08)
+++ v1 (2026-07-15)
@@ -1,17145 +1,23484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
-[...81 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...3 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId4"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...19 lines deleted...]
-    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
+    <p:sldId id="273" r:id="rId22"/>
+    <p:sldId id="274" r:id="rId23"/>
+    <p:sldId id="275" r:id="rId24"/>
+    <p:sldId id="276" r:id="rId25"/>
   </p:sldIdLst>
-  <p:notesMasterIdLst>
-[...3 lines deleted...]
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId26"/>
+      <p:bold r:id="rId27"/>
+      <p:italic r:id="rId28"/>
+      <p:boldItalic r:id="rId29"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Poppins"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+      <p:italic r:id="rId36"/>
+      <p:boldItalic r:id="rId37"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Poppins SemiBold"/>
+      <p:regular r:id="rId38"/>
+      <p:bold r:id="rId39"/>
+      <p:italic r:id="rId40"/>
+      <p:boldItalic r:id="rId41"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId42" roundtripDataSignature="AMtx7mgUipm5igIHHc69GB8UDeIpjLnrcg=="/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
-[...34 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...1 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="1"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...5 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...5 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Notes Placeholder 4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...35 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="4"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...4 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{CE5E9CC1-C706-0F49-92D6-E571CC5EEA8F}" type="slidenum">
-              <a:rPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;g3ec0ccb0ee9_1_0:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;g3ec0ccb0ee9_1_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="14" name="Google Shape;14;g3ec0ccb0ee9_1_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>1</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="200" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;g3ec0ccb0ee9_1_180:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3ec0ccb0ee9_1_180:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g3ec0ccb0ee9_1_180:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>10</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="229" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;g3ec0ccb0ee9_1_208:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;g3ec0ccb0ee9_1_208:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;g3ec0ccb0ee9_1_208:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="258" name="Shape 258"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="259" name="Google Shape;259;g3ec0ccb0ee9_1_236:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="260" name="Google Shape;260;g3ec0ccb0ee9_1_236:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;g3ec0ccb0ee9_1_236:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;g3ec0ccb0ee9_1_250:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;g3ec0ccb0ee9_1_250:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="276" name="Google Shape;276;g3ec0ccb0ee9_1_250:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="294" name="Shape 294"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;g3ec0ccb0ee9_1_270:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;g3ec0ccb0ee9_1_270:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;g3ec0ccb0ee9_1_270:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="359" name="Shape 359"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;g3ec0ccb0ee9_1_334:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;g3ec0ccb0ee9_1_334:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;g3ec0ccb0ee9_1_334:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="374" name="Shape 374"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;g3ec0ccb0ee9_1_348:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;g3ec0ccb0ee9_1_348:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;g3ec0ccb0ee9_1_348:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>16</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="392" name="Shape 392"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;g3ec0ccb0ee9_1_365:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;g3ec0ccb0ee9_1_365:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;g3ec0ccb0ee9_1_365:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>17</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="402" name="Shape 402"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="403" name="Google Shape;403;g3ec0ccb0ee9_1_374:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;g3ec0ccb0ee9_1_374:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;g3ec0ccb0ee9_1_374:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>18</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="423" name="Shape 423"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="424" name="Google Shape;424;g3ec0ccb0ee9_1_394:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="425" name="Google Shape;425;g3ec0ccb0ee9_1_394:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;g3ec0ccb0ee9_1_394:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>19</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;g3ec0ccb0ee9_1_17:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;g3ec0ccb0ee9_1_17:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;g3ec0ccb0ee9_1_17:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="454" name="Shape 454"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="455" name="Google Shape;455;g3ec0ccb0ee9_1_424:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;g3ec0ccb0ee9_1_424:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;g3ec0ccb0ee9_1_424:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>20</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="476" name="Shape 476"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="477" name="Google Shape;477;g3ec0ccb0ee9_1_445:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="478" name="Google Shape;478;g3ec0ccb0ee9_1_445:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;g3ec0ccb0ee9_1_445:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>21</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="43" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;g3ec0ccb0ee9_1_30:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3ec0ccb0ee9_1_30:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;g3ec0ccb0ee9_1_30:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3ec0ccb0ee9_1_72:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;g3ec0ccb0ee9_1_72:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3ec0ccb0ee9_1_72:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;g3ec0ccb0ee9_1_86:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3ec0ccb0ee9_1_86:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3ec0ccb0ee9_1_86:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>5</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="122" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;g3ec0ccb0ee9_1_106:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3ec0ccb0ee9_1_106:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g3ec0ccb0ee9_1_106:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>6</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;g3ec0ccb0ee9_1_126:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g3ec0ccb0ee9_1_126:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3ec0ccb0ee9_1_126:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="156" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;g3ec0ccb0ee9_1_138:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3ec0ccb0ee9_1_138:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3ec0ccb0ee9_1_138:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;g3ec0ccb0ee9_1_154:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g3ec0ccb0ee9_1_154:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;g3ec0ccb0ee9_1_154:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
   <p:cSld name="DEFAULT">
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mj-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3200" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-        <a:defRPr lang="en-US"/>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-22.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-20.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-22.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-24.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-26.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-28.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-30.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-32.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-34.svg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-36.svg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-38.svg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-40.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-42.svg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-44.svg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-46.svg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-48.svg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 1">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E5F0BD"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Google Shape;16;g3ec0ccb0ee9_1_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3ec0ccb0ee9_1_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Google Shape;18;g3ec0ccb0ee9_1_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-8100000">
+            <a:off x="9545076" y="-3438067"/>
+            <a:ext cx="9212675" cy="10140665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-647700" y="2781300"/>
+            <a:ext cx="8429625" cy="9172575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="7200000">
+            <a:off x="-2453451" y="-2298884"/>
+            <a:ext cx="5524500" cy="7334250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13335000" y="7372350"/>
+            <a:ext cx="4838700" cy="4562475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="6300000">
+            <a:off x="4851074" y="-1175846"/>
+            <a:ext cx="2477539" cy="3188912"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4114800" y="8115300"/>
+            <a:ext cx="5286375" cy="4924425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId10">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15706725" y="2981325"/>
+            <a:ext cx="3638550" cy="5133975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;g3ec0ccb0ee9_1_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4286250" y="8743950"/>
+            <a:ext cx="9938400" cy="1127700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Poppins SemiBold"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins SemiBold"/>
+                <a:ea typeface="Poppins SemiBold"/>
+                <a:cs typeface="Poppins SemiBold"/>
+                <a:sym typeface="Poppins SemiBold"/>
+              </a:rPr>
+              <a:t>FREE PRESENTATION TEMPLATE</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;g3ec0ccb0ee9_1_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1571625" y="971550"/>
+            <a:ext cx="15954300" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="233B24"/>
+              </a:buClr>
+              <a:buSzPts val="18000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="233B24"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Environment</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;g3ec0ccb0ee9_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId11">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6496050" y="2686050"/>
+            <a:ext cx="5191125" cy="5800725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="204" name="Shape 204"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="205" name="Google Shape;205;g3ec0ccb0ee9_1_180"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15297150" y="-2381250"/>
+            <a:ext cx="4953000" cy="4610100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g3ec0ccb0ee9_1_180"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="207" name="Google Shape;207;g3ec0ccb0ee9_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;g3ec0ccb0ee9_1_180"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1828447" y="6526244"/>
+            <a:ext cx="6315075" cy="5962650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;g3ec0ccb0ee9_1_180"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1600200"/>
+            <a:ext cx="4829100" cy="7859700"/>
+            <a:chOff x="1333500" y="1600200"/>
+            <a:chExt cx="4829100" cy="7859700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1600200"/>
+              <a:ext cx="4829100" cy="7859700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3D633E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="212" name="Google Shape;212;g3ec0ccb0ee9_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3268536" y="1918713"/>
+              <a:ext cx="959104" cy="1202949"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3025140" y="3325881"/>
+              <a:ext cx="1446000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4240281"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2386965" y="8431281"/>
+              <a:ext cx="2722200" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;g3ec0ccb0ee9_1_180"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6734175" y="1600200"/>
+            <a:ext cx="4829100" cy="7632300"/>
+            <a:chOff x="6734175" y="1600200"/>
+            <a:chExt cx="4829100" cy="7632300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1600200"/>
+              <a:ext cx="4829100" cy="7632300"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3D633E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;g3ec0ccb0ee9_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8545259" y="1924810"/>
+              <a:ext cx="1207008" cy="963172"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8573453" y="3098295"/>
+              <a:ext cx="1150500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4012695"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7725728" y="8203695"/>
+              <a:ext cx="2846100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;g3ec0ccb0ee9_1_180"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12134850" y="1600200"/>
+            <a:ext cx="4829100" cy="7866600"/>
+            <a:chOff x="12134850" y="1600200"/>
+            <a:chExt cx="4829100" cy="7866600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1600200"/>
+              <a:ext cx="4829100" cy="7866600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3D633E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="224" name="Google Shape;224;g3ec0ccb0ee9_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14005151" y="1921326"/>
+              <a:ext cx="1088572" cy="1204691"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13216890" y="3332838"/>
+              <a:ext cx="2665200" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4247238"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g3ec0ccb0ee9_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13040678" y="8438238"/>
+              <a:ext cx="3017400" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;g3ec0ccb0ee9_1_180"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3571875" y="285750"/>
+            <a:ext cx="11144400" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Pricing Plan</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="234" name="Google Shape;234;g3ec0ccb0ee9_1_208"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-644547" y="-2332267"/>
+            <a:ext cx="5772150" cy="7429500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;g3ec0ccb0ee9_1_208"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13385806" y="5808892"/>
+            <a:ext cx="5314950" cy="6000750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="236" name="Google Shape;236;g3ec0ccb0ee9_1_208"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;g3ec0ccb0ee9_1_208"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;g3ec0ccb0ee9_1_208"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1283970" y="809626"/>
+            <a:ext cx="15729705" cy="8677200"/>
+            <a:chOff x="1283970" y="809626"/>
+            <a:chExt cx="15729705" cy="8677200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3ec0ccb0ee9_1_208"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396197">
+              <a:off x="4695896" y="5148226"/>
+              <a:ext cx="8677205" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3ec0ccb0ee9_1_208"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2529">
+              <a:off x="2505073" y="5138776"/>
+              <a:ext cx="13049104" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="242" name="Google Shape;242;g3ec0ccb0ee9_1_208"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5054608" y="2406662"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="243" name="Google Shape;243;g3ec0ccb0ee9_1_208"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5067281" y="6737747"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="244" name="Google Shape;244;g3ec0ccb0ee9_1_208"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239625" y="2495550"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;g3ec0ccb0ee9_1_208"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163426" y="6734172"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7600950" y="3000375"/>
+              <a:ext cx="1179300" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9515475" y="3000375"/>
+              <a:ext cx="1712700" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="5457825"/>
+              <a:ext cx="1388700" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9801225" y="5457825"/>
+              <a:ext cx="1150500" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1283970" y="2162175"/>
+              <a:ext cx="3497700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1291590" y="2828925"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1283970" y="6553200"/>
+              <a:ext cx="3497700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1291590" y="7219950"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13515975" y="2162175"/>
+              <a:ext cx="3497700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13515975" y="2828925"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13515975" y="6553200"/>
+              <a:ext cx="3497700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3ec0ccb0ee9_1_208"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13515975" y="7219950"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AFCE30"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="262" name="Shape 262"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="263" name="Google Shape;263;g3ec0ccb0ee9_1_236"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="933450" y="-2"/>
+            <a:ext cx="15106650" cy="19107155"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;g3ec0ccb0ee9_1_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="265" name="Google Shape;265;g3ec0ccb0ee9_1_236"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3ec0ccb0ee9_1_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;g3ec0ccb0ee9_1_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3168015" y="4381500"/>
+            <a:ext cx="11942400" cy="5231250"/>
+            <a:chOff x="3168015" y="4381500"/>
+            <a:chExt cx="11942400" cy="5231250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3ec0ccb0ee9_1_236"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="4381500"/>
+              <a:ext cx="11942400" cy="4118550"/>
+              <a:chOff x="3168015" y="4381500"/>
+              <a:chExt cx="11942400" cy="4118550"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="269" name="Google Shape;269;g3ec0ccb0ee9_1_236"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4376738" y="4381500"/>
+                <a:ext cx="9525000" cy="3638700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="270" name="Google Shape;270;g3ec0ccb0ee9_1_236"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="7372350"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g3ec0ccb0ee9_1_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="8591550"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="272" name="Google Shape;272;g3ec0ccb0ee9_1_236"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6800850" y="552450"/>
+            <a:ext cx="4686300" cy="4762500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="277" name="Shape 277"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;g3ec0ccb0ee9_1_250"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-23407687" y="-2738440"/>
+            <a:ext cx="21993223" cy="27813007"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;g3ec0ccb0ee9_1_250"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="280" name="Google Shape;280;g3ec0ccb0ee9_1_250"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;g3ec0ccb0ee9_1_250"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2495550" y="2447925"/>
+            <a:ext cx="6427500" cy="2392800"/>
+            <a:chOff x="2495550" y="2447925"/>
+            <a:chExt cx="6427500" cy="2392800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2447925"/>
+              <a:ext cx="6427500" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4276725"/>
+              <a:ext cx="5966400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;g3ec0ccb0ee9_1_250"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2324100" y="5238750"/>
+            <a:ext cx="6770400" cy="2392800"/>
+            <a:chOff x="2324100" y="5238750"/>
+            <a:chExt cx="6770400" cy="2392800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="5238750"/>
+              <a:ext cx="6770400" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7067550"/>
+              <a:ext cx="5966400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;g3ec0ccb0ee9_1_250"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="2447925"/>
+            <a:ext cx="5966400" cy="2392800"/>
+            <a:chOff x="10132695" y="2447925"/>
+            <a:chExt cx="5966400" cy="2392800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2447925"/>
+              <a:ext cx="3074700" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4276725"/>
+              <a:ext cx="5966400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="291" name="Google Shape;291;g3ec0ccb0ee9_1_250"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="5238750"/>
+            <a:ext cx="5966400" cy="2392800"/>
+            <a:chOff x="10132695" y="5238750"/>
+            <a:chExt cx="5966400" cy="2392800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10753725" y="5238750"/>
+              <a:ext cx="5151000" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;g3ec0ccb0ee9_1_250"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7067550"/>
+              <a:ext cx="5966400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="298" name="Shape 298"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="299" name="Google Shape;299;g3ec0ccb0ee9_1_270"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13612811" y="6327986"/>
+            <a:ext cx="6315075" cy="5962650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="300" name="Google Shape;300;g3ec0ccb0ee9_1_270"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2081212" y="-1357312"/>
+            <a:ext cx="7343775" cy="6838950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;g3ec0ccb0ee9_1_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="302" name="Google Shape;302;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3ec0ccb0ee9_1_270"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Some Graph</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g3ec0ccb0ee9_1_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="306" name="Google Shape;306;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="307" name="Google Shape;307;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="308" name="Google Shape;308;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="309" name="Google Shape;309;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="310" name="Google Shape;310;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="319" name="Google Shape;319;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="328" name="Google Shape;328;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="329" name="Google Shape;329;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="330" name="Google Shape;330;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="331" name="Google Shape;331;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="333" name="Google Shape;333;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="334" name="Google Shape;334;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="336" name="Google Shape;336;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="337" name="Google Shape;337;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="338" name="Google Shape;338;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="340" name="Google Shape;340;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341" name="Google Shape;341;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3ec0ccb0ee9_1_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;g3ec0ccb0ee9_1_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12111038" y="4662488"/>
+              <a:ext cx="1731600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5348288"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="353" name="Google Shape;353;g3ec0ccb0ee9_1_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1783200"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1783200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8648700"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;g3ec0ccb0ee9_1_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1783200"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1783200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;g3ec0ccb0ee9_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8648700"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="363" name="Shape 363"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3ec0ccb0ee9_1_334"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12973050" y="5505450"/>
+            <a:ext cx="5314950" cy="6000750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="365" name="Google Shape;365;g3ec0ccb0ee9_1_334"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;g3ec0ccb0ee9_1_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;g3ec0ccb0ee9_1_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;g3ec0ccb0ee9_1_334"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644700" cy="1859400"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644700" cy="1859400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;g3ec0ccb0ee9_1_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644700" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;g3ec0ccb0ee9_1_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6614100" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;g3ec0ccb0ee9_1_334"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;g3ec0ccb0ee9_1_334"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;g3ec0ccb0ee9_1_334"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5257800" y="914400"/>
+            <a:ext cx="7915200" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Portal to Adventure</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="378" name="Shape 378"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;g3ec0ccb0ee9_1_348"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3ec0ccb0ee9_1_348"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="381" name="Google Shape;381;g3ec0ccb0ee9_1_348"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;g3ec0ccb0ee9_1_348"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644700" cy="2316600"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644700" cy="2316600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;g3ec0ccb0ee9_1_348"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644700" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;g3ec0ccb0ee9_1_348"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3952875"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;g3ec0ccb0ee9_1_348"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="3002400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;g3ec0ccb0ee9_1_348"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>The Future of Fantasy</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g3ec0ccb0ee9_1_348"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g3ec0ccb0ee9_1_348"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g3ec0ccb0ee9_1_348"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10053161" y="8643565"/>
+            <a:ext cx="537639" cy="537639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;g3ec0ccb0ee9_1_348"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="771525"/>
+            <a:ext cx="537639" cy="537639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;g3ec0ccb0ee9_1_348"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10212609" y="947254"/>
+            <a:ext cx="537639" cy="537639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="396" name="Shape 396"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;g3ec0ccb0ee9_1_365"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g3ec0ccb0ee9_1_365"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="399" name="Google Shape;399;g3ec0ccb0ee9_1_365"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;g3ec0ccb0ee9_1_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;g3ec0ccb0ee9_1_365"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2552700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>A Magic Picture</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="406" name="Shape 406"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;g3ec0ccb0ee9_1_374"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16259175" y="-2571750"/>
+            <a:ext cx="4476750" cy="5753100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="408" name="Google Shape;408;g3ec0ccb0ee9_1_374"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;g3ec0ccb0ee9_1_374"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="410" name="Google Shape;410;g3ec0ccb0ee9_1_374"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g3ec0ccb0ee9_1_374"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;g3ec0ccb0ee9_1_374"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658400" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Fantasy Realm at a Glance</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;g3ec0ccb0ee9_1_374"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="1171575"/>
+            <a:ext cx="5292000" cy="2240400"/>
+            <a:chOff x="11791950" y="1171575"/>
+            <a:chExt cx="5292000" cy="2240400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;g3ec0ccb0ee9_1_374"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1171575"/>
+              <a:ext cx="5292000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;g3ec0ccb0ee9_1_374"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1933575"/>
+              <a:ext cx="5261700" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="416" name="Google Shape;416;g3ec0ccb0ee9_1_374"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="3648075"/>
+            <a:ext cx="5292000" cy="2240400"/>
+            <a:chOff x="11791950" y="3648075"/>
+            <a:chExt cx="5292000" cy="2240400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3ec0ccb0ee9_1_374"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3648075"/>
+              <a:ext cx="5292000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3ec0ccb0ee9_1_374"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4410075"/>
+              <a:ext cx="5261700" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3ec0ccb0ee9_1_374"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="6143625"/>
+            <a:ext cx="5292000" cy="1783200"/>
+            <a:chOff x="11791950" y="6143625"/>
+            <a:chExt cx="5292000" cy="1783200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3ec0ccb0ee9_1_374"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6143625"/>
+              <a:ext cx="5292000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3ec0ccb0ee9_1_374"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6905625"/>
+              <a:ext cx="5261700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;g3ec0ccb0ee9_1_374"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2171700" y="6391275"/>
+            <a:ext cx="5524500" cy="7334250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="427" name="Shape 427"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;g3ec0ccb0ee9_1_394"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-609600" y="-466725"/>
+            <a:ext cx="3276600" cy="3695700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;g3ec0ccb0ee9_1_394"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14773275" y="7410450"/>
+            <a:ext cx="4533900" cy="4991100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="430" name="Google Shape;430;g3ec0ccb0ee9_1_394"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g3ec0ccb0ee9_1_394"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g3ec0ccb0ee9_1_394"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="685800"/>
+            <a:ext cx="18288000" cy="12325350"/>
+            <a:chOff x="0" y="685800"/>
+            <a:chExt cx="18288000" cy="12325350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;g3ec0ccb0ee9_1_394"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1805">
+              <a:off x="-1" y="5157827"/>
+              <a:ext cx="18288003" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3ec0ccb0ee9_1_394"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5387154">
+              <a:off x="1457270" y="7758075"/>
+              <a:ext cx="5057735" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="436" name="Google Shape;436;g3ec0ccb0ee9_1_394"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5361504">
+              <a:off x="6243659" y="4229100"/>
+              <a:ext cx="1714608" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;g3ec0ccb0ee9_1_394"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5347103">
+              <a:off x="9629813" y="5853076"/>
+              <a:ext cx="1247848" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g3ec0ccb0ee9_1_394"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5382187">
+              <a:off x="11515738" y="3233775"/>
+              <a:ext cx="3705350" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;g3ec0ccb0ee9_1_394"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="685800"/>
+              <a:ext cx="4762500" cy="2209800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;g3ec0ccb0ee9_1_394"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="7429500"/>
+              <a:ext cx="3095625" cy="5581650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="441" name="Google Shape;441;g3ec0ccb0ee9_1_394"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="1381125"/>
+              <a:ext cx="3629025" cy="1514475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="442" name="Google Shape;442;g3ec0ccb0ee9_1_394"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5385000">
+              <a:off x="-1366708" y="2886000"/>
+              <a:ext cx="4400442" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="443" name="Google Shape;443;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3124200"/>
+              <a:ext cx="1358400" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3867150"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="445" name="Google Shape;445;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="5543550"/>
+              <a:ext cx="1644000" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="6286500"/>
+              <a:ext cx="3156600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10429875" y="5543550"/>
+              <a:ext cx="1634400" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="448" name="Google Shape;448;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10429875" y="6286500"/>
+              <a:ext cx="7557000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7296150" y="3305175"/>
+              <a:ext cx="1167900" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7296150" y="4048125"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3124200"/>
+              <a:ext cx="1329600" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;g3ec0ccb0ee9_1_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3867150"/>
+              <a:ext cx="3690000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;g3ec0ccb0ee9_1_394"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4591050" y="1066800"/>
+            <a:ext cx="9105900" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>The Timeline</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="3D633E"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;g3ec0ccb0ee9_1_17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;g3ec0ccb0ee9_1_17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Google Shape;36;g3ec0ccb0ee9_1_17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="37" name="Google Shape;37;g3ec0ccb0ee9_1_17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3" y="375614"/>
+            <a:ext cx="4531148" cy="1127885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;g3ec0ccb0ee9_1_17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13792888" y="3745853"/>
+            <a:ext cx="4531149" cy="1127885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="39" name="Google Shape;39;g3ec0ccb0ee9_1_17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1314122" y="5777740"/>
+            <a:ext cx="4531148" cy="1127885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;g3ec0ccb0ee9_1_17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5114925" y="4057650"/>
+            <a:ext cx="8077200" cy="6057900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;g3ec0ccb0ee9_1_17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5958840" y="371475"/>
+            <a:ext cx="6379800" cy="2255400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;g3ec0ccb0ee9_1_17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3769995" y="2352675"/>
+            <a:ext cx="10757400" cy="1935600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AFCE30"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="458" name="Shape 458"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;g3ec0ccb0ee9_1_424"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2333625" y="-1724027"/>
+            <a:ext cx="21993223" cy="27813007"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;g3ec0ccb0ee9_1_424"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;g3ec0ccb0ee9_1_424"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;g3ec0ccb0ee9_1_424"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="463" name="Google Shape;463;g3ec0ccb0ee9_1_424"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286400" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Our Team</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="464" name="Google Shape;464;g3ec0ccb0ee9_1_424"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2621280" y="2066925"/>
+            <a:ext cx="3682500" cy="7688700"/>
+            <a:chOff x="2621280" y="2066925"/>
+            <a:chExt cx="3682500" cy="7688700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;g3ec0ccb0ee9_1_424"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="466" name="Google Shape;466;g3ec0ccb0ee9_1_424"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8391525"/>
+              <a:ext cx="3682500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;g3ec0ccb0ee9_1_424"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2636520" y="9191625"/>
+              <a:ext cx="3651900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="468" name="Google Shape;468;g3ec0ccb0ee9_1_424"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6821805" y="2066925"/>
+            <a:ext cx="3682500" cy="7688700"/>
+            <a:chOff x="6821805" y="2066925"/>
+            <a:chExt cx="3682500" cy="7688700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;g3ec0ccb0ee9_1_424"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;g3ec0ccb0ee9_1_424"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8391525"/>
+              <a:ext cx="3682500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;g3ec0ccb0ee9_1_424"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6837045" y="9191625"/>
+              <a:ext cx="3651900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;g3ec0ccb0ee9_1_424"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11022330" y="2066925"/>
+            <a:ext cx="3682500" cy="7688700"/>
+            <a:chOff x="11022330" y="2066925"/>
+            <a:chExt cx="3682500" cy="7688700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="473" name="Google Shape;473;g3ec0ccb0ee9_1_424"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;g3ec0ccb0ee9_1_424"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8391525"/>
+              <a:ext cx="3682500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g3ec0ccb0ee9_1_424"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11037570" y="9191625"/>
+              <a:ext cx="3651900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="481" name="Google Shape;481;g3ec0ccb0ee9_1_445"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2400300" y="6381750"/>
+            <a:ext cx="6315075" cy="5962650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;g3ec0ccb0ee9_1_445"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="483" name="Google Shape;483;g3ec0ccb0ee9_1_445"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;g3ec0ccb0ee9_1_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;g3ec0ccb0ee9_1_445"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Inter"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Unsplash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;g3ec0ccb0ee9_1_445"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9096375" y="2209800"/>
+            <a:ext cx="7972500" cy="5974200"/>
+            <a:chOff x="9096375" y="2209800"/>
+            <a:chExt cx="7972500" cy="5974200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;g3ec0ccb0ee9_1_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9096375" y="2209800"/>
+              <a:ext cx="7972500" cy="2552700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Thank you for choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3ec0ccb0ee9_1_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9096375" y="4953000"/>
+              <a:ext cx="7881000" cy="3231000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="489" name="Google Shape;489;g3ec0ccb0ee9_1_445"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="1600200"/>
+            <a:ext cx="7296150" cy="7762875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="490" name="Google Shape;490;g3ec0ccb0ee9_1_445"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14944725" y="-542925"/>
+            <a:ext cx="3933825" cy="4276725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="47" name="Shape 47"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;g3ec0ccb0ee9_1_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;g3ec0ccb0ee9_1_30"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="51" name="Google Shape;51;g3ec0ccb0ee9_1_30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16292036" y="8786440"/>
+            <a:ext cx="537639" cy="537639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="52" name="Google Shape;52;g3ec0ccb0ee9_1_30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9267825" y="914400"/>
+            <a:ext cx="537639" cy="537639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="53" name="Google Shape;53;g3ec0ccb0ee9_1_30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16451484" y="1090138"/>
+            <a:ext cx="537639" cy="537639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="54" name="Google Shape;54;g3ec0ccb0ee9_1_30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10753725" y="1714500"/>
+            <a:ext cx="6886575" cy="8372475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3ec0ccb0ee9_1_30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="981075" y="990600"/>
+            <a:ext cx="11418600" cy="2255400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Table of Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;g3ec0ccb0ee9_1_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="981075" y="3324225"/>
+            <a:ext cx="5577900" cy="1326000"/>
+            <a:chOff x="981075" y="3324225"/>
+            <a:chExt cx="5577900" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="981075" y="3324225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3D633E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1272540" y="3510915"/>
+              <a:ext cx="636300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2352675" y="3324225"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2352675" y="4086225"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3ec0ccb0ee9_1_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6581775" y="3324225"/>
+            <a:ext cx="5577900" cy="1326000"/>
+            <a:chOff x="6581775" y="3324225"/>
+            <a:chExt cx="5577900" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6581775" y="3324225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3D633E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6830378" y="3510915"/>
+              <a:ext cx="722100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="3324225"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="4086225"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;g3ec0ccb0ee9_1_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="981075" y="5562600"/>
+            <a:ext cx="5577900" cy="1326000"/>
+            <a:chOff x="981075" y="5562600"/>
+            <a:chExt cx="5577900" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="981075" y="5562600"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3D633E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1220153" y="5749290"/>
+              <a:ext cx="741000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2352675" y="5562600"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2352675" y="6324600"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;g3ec0ccb0ee9_1_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6581775" y="5562600"/>
+            <a:ext cx="5577900" cy="1326000"/>
+            <a:chOff x="6581775" y="5562600"/>
+            <a:chExt cx="5577900" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6581775" y="5562600"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3D633E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6806565" y="5749290"/>
+              <a:ext cx="769500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="5562600"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="6324600"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3ec0ccb0ee9_1_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="981075" y="7800975"/>
+            <a:ext cx="5577900" cy="1326000"/>
+            <a:chOff x="981075" y="7800975"/>
+            <a:chExt cx="5577900" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="981075" y="7800975"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3D633E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1210628" y="7987665"/>
+              <a:ext cx="760200" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2352675" y="7800975"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2352675" y="8562975"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;g3ec0ccb0ee9_1_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6581775" y="7800975"/>
+            <a:ext cx="5577900" cy="1326000"/>
+            <a:chOff x="6581775" y="7800975"/>
+            <a:chExt cx="5577900" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6581775" y="7800975"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3D633E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6816090" y="7987665"/>
+              <a:ext cx="750600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="7800975"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="85" name="Google Shape;85;g3ec0ccb0ee9_1_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="8562975"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3ec0ccb0ee9_1_72"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;g3ec0ccb0ee9_1_72"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="93" name="Google Shape;93;g3ec0ccb0ee9_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="94" name="Google Shape;94;g3ec0ccb0ee9_1_72"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2765427" y="6270850"/>
+            <a:ext cx="5524500" cy="7334250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="95" name="Google Shape;95;g3ec0ccb0ee9_1_72"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14639925" y="-809625"/>
+            <a:ext cx="4010025" cy="4362450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3ec0ccb0ee9_1_72"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12325500" cy="1409700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>The Realm of the Extraordinary</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;g3ec0ccb0ee9_1_72"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="5136000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;g3ec0ccb0ee9_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;g3ec0ccb0ee9_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;g3ec0ccb0ee9_1_72"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7839075" y="8582025"/>
+            <a:ext cx="4962525" cy="4619625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="105" name="Shape 105"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3ec0ccb0ee9_1_86"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-819150" y="7391400"/>
+            <a:ext cx="3733800" cy="5276850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3ec0ccb0ee9_1_86"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3ec0ccb0ee9_1_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g3ec0ccb0ee9_1_86"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g3ec0ccb0ee9_1_86"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="4695825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3ec0ccb0ee9_1_86"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1368879" y="5372100"/>
+            <a:ext cx="7542856" cy="2773800"/>
+            <a:chOff x="1368879" y="5372100"/>
+            <a:chExt cx="7542856" cy="2773800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3ec0ccb0ee9_1_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1368879" y="6103259"/>
+              <a:ext cx="740229" cy="1204686"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3ec0ccb0ee9_1_86"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2392135" y="5372100"/>
+              <a:ext cx="6519600" cy="2773800"/>
+              <a:chOff x="2392135" y="5372100"/>
+              <a:chExt cx="6519600" cy="2773800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;g3ec0ccb0ee9_1_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2392135" y="5372100"/>
+                <a:ext cx="6519600" cy="845700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;g3ec0ccb0ee9_1_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2392135" y="6210300"/>
+                <a:ext cx="6489000" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3ec0ccb0ee9_1_86"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9716168" y="5372100"/>
+            <a:ext cx="7539469" cy="2773800"/>
+            <a:chOff x="9716168" y="5372100"/>
+            <a:chExt cx="7539469" cy="2773800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;g3ec0ccb0ee9_1_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9716168" y="6102114"/>
+              <a:ext cx="821051" cy="1206969"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;g3ec0ccb0ee9_1_86"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10823637" y="5372100"/>
+              <a:ext cx="6432000" cy="2773800"/>
+              <a:chOff x="10823637" y="5372100"/>
+              <a:chExt cx="6432000" cy="2773800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;g3ec0ccb0ee9_1_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10823637" y="5372100"/>
+                <a:ext cx="6432000" cy="845700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;g3ec0ccb0ee9_1_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10823637" y="6210300"/>
+                <a:ext cx="6401400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;g3ec0ccb0ee9_1_86"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13716000" y="8039100"/>
+            <a:ext cx="4400550" cy="4848225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;g3ec0ccb0ee9_1_106"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2352675" y="3638550"/>
+            <a:ext cx="10363200" cy="11277600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;g3ec0ccb0ee9_1_106"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;g3ec0ccb0ee9_1_106"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;g3ec0ccb0ee9_1_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3ec0ccb0ee9_1_106"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6496050" y="1247775"/>
+            <a:ext cx="5347200" cy="7305675"/>
+            <a:chOff x="6496050" y="1247775"/>
+            <a:chExt cx="5347200" cy="7305675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="132" name="Google Shape;132;g3ec0ccb0ee9_1_106"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="4676775"/>
+              <a:ext cx="5286375" cy="3876675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;g3ec0ccb0ee9_1_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="1247775"/>
+              <a:ext cx="4322400" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;g3ec0ccb0ee9_1_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="2390775"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3ec0ccb0ee9_1_106"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="990600" y="1247775"/>
+            <a:ext cx="5347200" cy="7305675"/>
+            <a:chOff x="990600" y="1247775"/>
+            <a:chExt cx="5347200" cy="7305675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;g3ec0ccb0ee9_1_106"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="990600" y="4676775"/>
+              <a:ext cx="5286375" cy="3876675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3ec0ccb0ee9_1_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="990600" y="1247775"/>
+              <a:ext cx="3827100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;g3ec0ccb0ee9_1_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="990600" y="2390775"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;g3ec0ccb0ee9_1_106"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12001500" y="1247775"/>
+            <a:ext cx="5347200" cy="7305675"/>
+            <a:chOff x="12001500" y="1247775"/>
+            <a:chExt cx="5347200" cy="7305675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="140" name="Google Shape;140;g3ec0ccb0ee9_1_106"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="4676775"/>
+              <a:ext cx="5286375" cy="3876675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;g3ec0ccb0ee9_1_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="1247775"/>
+              <a:ext cx="3827100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;g3ec0ccb0ee9_1_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="2390775"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;g3ec0ccb0ee9_1_126"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152525" y="-2028825"/>
+            <a:ext cx="14992350" cy="14154150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;g3ec0ccb0ee9_1_126"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;g3ec0ccb0ee9_1_126"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;g3ec0ccb0ee9_1_126"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;g3ec0ccb0ee9_1_126"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="266700" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3ec0ccb0ee9_1_126"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321425" cy="4977900"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321425" cy="4977900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;g3ec0ccb0ee9_1_126"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="4274700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="155" name="Google Shape;155;g3ec0ccb0ee9_1_126"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11210925" y="7515225"/>
+              <a:ext cx="3492000" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="160" name="Shape 160"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;g3ec0ccb0ee9_1_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;g3ec0ccb0ee9_1_138"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;g3ec0ccb0ee9_1_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;g3ec0ccb0ee9_1_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1685925" y="1400175"/>
+            <a:ext cx="3368100" cy="4221600"/>
+            <a:chOff x="1685925" y="1400175"/>
+            <a:chExt cx="3368100" cy="4221600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;g3ec0ccb0ee9_1_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1685925" y="1400175"/>
+              <a:ext cx="3368100" cy="2217300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;g3ec0ccb0ee9_1_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1685925" y="3686175"/>
+              <a:ext cx="3337500" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;g3ec0ccb0ee9_1_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13477875" y="4895850"/>
+            <a:ext cx="3368100" cy="4221600"/>
+            <a:chOff x="13477875" y="4895850"/>
+            <a:chExt cx="3368100" cy="4221600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;g3ec0ccb0ee9_1_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13477875" y="4895850"/>
+              <a:ext cx="3368100" cy="2217300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;g3ec0ccb0ee9_1_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13477875" y="7181850"/>
+              <a:ext cx="3337500" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="170" name="Google Shape;170;g3ec0ccb0ee9_1_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4543425" y="571500"/>
+            <a:ext cx="8362950" cy="9220200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;g3ec0ccb0ee9_1_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1552575" y="6086475"/>
+            <a:ext cx="5524500" cy="7334250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;g3ec0ccb0ee9_1_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13325475" y="-2286000"/>
+            <a:ext cx="6524625" cy="7181850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="E5F0BD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="177" name="Shape 177"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvPr id="178" name="Google Shape;178;g3ec0ccb0ee9_1_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6490511" y="4394200"/>
-            <a:ext cx="11325582" cy="2980267"/>
+            <a:off x="3571875" y="923925"/>
+            <a:ext cx="11144400" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Environment</a:t>
+              <a:t>The Magic of Dragons: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>A Research</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;g3ec0ccb0ee9_1_154"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1114425" y="3543300"/>
+            <a:ext cx="6153300" cy="6153300"/>
+            <a:chOff x="1114425" y="3543300"/>
+            <a:chExt cx="6153300" cy="6153300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1114425" y="3543300"/>
+              <a:ext cx="6153300" cy="6153300"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3D633E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1885950" y="4962525"/>
+              <a:ext cx="4619700" cy="4619700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AFCE30"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="6372225"/>
+              <a:ext cx="3067200" cy="3067200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3558540" y="3872865"/>
+              <a:ext cx="1245900" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="184" name="Google Shape;184;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3568065" y="7482840"/>
+              <a:ext cx="1255500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3529965" y="5282565"/>
+              <a:ext cx="1331700" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;g3ec0ccb0ee9_1_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;g3ec0ccb0ee9_1_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="3D633E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="3D633E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;g3ec0ccb0ee9_1_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7925620" y="4439470"/>
+            <a:ext cx="3127130" cy="4724582"/>
+            <a:chOff x="7925620" y="4439470"/>
+            <a:chExt cx="3127130" cy="4724582"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;g3ec0ccb0ee9_1_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7925620" y="4439470"/>
+              <a:ext cx="473971" cy="1207009"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7943850" y="5856852"/>
+              <a:ext cx="3108900" cy="3307200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery as practiced by the graceful and precise elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;g3ec0ccb0ee9_1_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11276873" y="4437923"/>
+            <a:ext cx="3128677" cy="4722064"/>
+            <a:chOff x="11276873" y="4437923"/>
+            <a:chExt cx="3128677" cy="4722064"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;g3ec0ccb0ee9_1_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11276873" y="4437923"/>
+              <a:ext cx="1159529" cy="1206043"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11296650" y="5852787"/>
+              <a:ext cx="3108900" cy="3307200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves, whose songs have the power to heal.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;g3ec0ccb0ee9_1_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="14631159" y="4439412"/>
+            <a:ext cx="3127191" cy="4724519"/>
+            <a:chOff x="14631159" y="4439412"/>
+            <a:chExt cx="3127191" cy="4724519"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;g3ec0ccb0ee9_1_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14631159" y="4439412"/>
+              <a:ext cx="1109477" cy="1207008"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3ec0ccb0ee9_1_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14649450" y="5856731"/>
+              <a:ext cx="3108900" cy="3307200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves, from their familial structure to their religious beliefs.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="198" name="Google Shape;198;g3ec0ccb0ee9_1_154"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5715714" y="6858000"/>
-            <a:ext cx="13239288" cy="1490133"/>
+            <a:off x="-1571625" y="-1343025"/>
+            <a:ext cx="5181600" cy="5638800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="199" name="Google Shape;199;g3ec0ccb0ee9_1_154"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="15268575" y="-923925"/>
+            <a:ext cx="5524500" cy="6972300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...293 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-[...13324 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...68 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PptxGenJS Presentation</dc:title>
-  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>PptxGenJS</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>