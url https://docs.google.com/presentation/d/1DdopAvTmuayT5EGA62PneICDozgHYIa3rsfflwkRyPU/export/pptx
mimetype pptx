--- v1 (2025-12-15)
+++ v2 (2026-07-19)
@@ -1,73 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483659" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
-    <p:sldId id="257" r:id="rId7"/>
   </p:sldIdLst>
   <p:sldSz cy="10058400" cx="7772400"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -300,55 +297,55 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="3168" orient="horz"/>
         <p:guide pos="2448"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -737,208 +734,105 @@
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;ge7d13e31d8_2_51:notes"/>
+          <p:cNvPr id="51" name="Google Shape;51;g3d139f8a07e_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2104480" y="685800"/>
             <a:ext cx="2649600" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;ge7d13e31d8_2_51:notes"/>
-[...98 lines deleted...]
-          <p:cNvPr id="179" name="Google Shape;179;gec979407b6_0_24:notes"/>
+          <p:cNvPr id="52" name="Google Shape;52;g3d139f8a07e_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -4372,51 +4266,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5637,5854 +5531,5913 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-        <p:nvGrpSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
-          <p:cNvGrpSpPr/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-[...21 lines deleted...]
-            </a:prstGeom>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="-60600" y="4839476"/>
+            <a:ext cx="7893600" cy="12300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="114300">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="1241975" y="3758520"/>
+            <a:ext cx="2266200" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln cap="flat" cmpd="sng" w="9525">
-[...23 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="56" name="Google Shape;56;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="18080" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="260575" y="103870"/>
+            <a:ext cx="3296099" cy="3487074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln cap="flat" cmpd="sng" w="114300">
-[...23 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="57" name="Google Shape;57;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="59302"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="260575" y="2875387"/>
+            <a:ext cx="3296099" cy="1732401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln cap="flat" cmpd="sng" w="19050">
-[...23 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="469675" y="445869"/>
+            <a:ext cx="2877900" cy="4577100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln cap="flat" cmpd="sng" w="28575">
-[...340 lines deleted...]
-              <a:endParaRPr sz="2000">
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100"/>
+              <a:t>2. Where can the bighorn sheep find the</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100"/>
+              <a:t>    most food? (Circle your answer)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en">
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
-              </a:endParaRPr>
-[...38 lines deleted...]
-                <a:buClr>
+              </a:rPr>
+              <a:t> DESERT             PARK</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Poppins"/>
+              <a:ea typeface="Poppins"/>
+              <a:cs typeface="Poppins"/>
+              <a:sym typeface="Poppins"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100"/>
+              <a:t>3. Where can the bighorn sheep hide from </a:t>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100"/>
+              <a:t>    predators?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
+                <a:solidFill>
                   <a:schemeClr val="dk1"/>
-                </a:buClr>
-[...2266 lines deleted...]
-              <a:solidFill>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (Circle your answer)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
                 <a:schemeClr val="dk1"/>
-              </a:solidFill>
-[...48 lines deleted...]
-              <a:solidFill>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
                 <a:schemeClr val="dk1"/>
-              </a:solidFill>
-[...1861 lines deleted...]
-              <a:endParaRPr b="1">
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
-              </a:endParaRPr>
-[...19 lines deleted...]
-              <a:endParaRPr sz="1100">
+              </a:rPr>
+              <a:t> DESERT             PARK</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Poppins"/>
+              <a:ea typeface="Poppins"/>
+              <a:cs typeface="Poppins"/>
+              <a:sym typeface="Poppins"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:endParaRPr>
-[...24 lines deleted...]
-              <a:endParaRPr sz="1100">
+              </a:rPr>
+              <a:t>4. Why do you think the bighorn sheep go </a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:endParaRPr>
-[...24 lines deleted...]
-              <a:endParaRPr sz="1100">
+              </a:rPr>
+              <a:t>    back to the desert habitat at night?</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="210000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:endParaRPr>
-[...19 lines deleted...]
-              <a:endParaRPr sz="1100">
+              </a:rPr>
+              <a:t>__________________________________</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="210000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:endParaRPr>
-[...27 lines deleted...]
-              <a:endParaRPr sz="1100">
+              </a:rPr>
+              <a:t>__________________________________</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="210000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:endParaRPr>
-[...27 lines deleted...]
-              <a:endParaRPr sz="1100">
+              </a:rPr>
+              <a:t>__________________________________</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="210000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:endParaRPr>
-[...27 lines deleted...]
-              <a:endParaRPr sz="1100">
+              </a:rPr>
+              <a:t>__________________________________</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="200000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="59" name="Google Shape;59;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4722399" y="197094"/>
+            <a:ext cx="980401" cy="1015900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4560175" y="3080431"/>
+            <a:ext cx="3110100" cy="723300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100"/>
+              <a:t>Name: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>____________________________</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="500"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100"/>
+              <a:t>Date: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:endParaRPr>
-[...107 lines deleted...]
-            </a:prstGeom>
+              </a:rPr>
+              <a:t>____________________________</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-12916">
+            <a:off x="4593115" y="1216428"/>
+            <a:ext cx="2874620" cy="1532704"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="CCCCCC"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-4287">
+            <a:off x="4479199" y="1117628"/>
+            <a:ext cx="2886902" cy="1523732"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4608525" y="1276469"/>
+            <a:ext cx="2675400" cy="1547100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...258 lines deleted...]
-              <a:endParaRPr b="1" sz="2000">
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en" sz="2000">
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
-              </a:endParaRPr>
-[...48 lines deleted...]
-            </a:prstGeom>
+              </a:rPr>
+              <a:t>The Mystery of </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:latin typeface="Poppins"/>
+              <a:ea typeface="Poppins"/>
+              <a:cs typeface="Poppins"/>
+              <a:sym typeface="Poppins"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en" sz="2000">
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>the Bighorn Sheep in the Park </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="64" name="Google Shape;64;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6614300" y="210256"/>
+            <a:ext cx="523732" cy="731100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...25 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="65" name="Google Shape;65;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5147599" y="4165143"/>
+            <a:ext cx="1635000" cy="214750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...17 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4638525" y="4344844"/>
+            <a:ext cx="2675400" cy="323100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...122 lines deleted...]
-              <a:ln cap="flat" cmpd="sng" w="28575">
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="900"/>
+              <a:t>Why would a wild animal visit a playground?</a:t>
+            </a:r>
+            <a:endParaRPr sz="900"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2119175" y="1278944"/>
+            <a:ext cx="765600" cy="341100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1009500" y="2169544"/>
+            <a:ext cx="876600" cy="341100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="433975" y="3056997"/>
+            <a:ext cx="2957100" cy="1389600"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="1" lang="en" sz="1100">
                 <a:solidFill>
-                  <a:srgbClr val="666666"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
-[...38 lines deleted...]
-              <a:ln cap="flat" cmpd="sng" w="28575">
+              </a:rPr>
+              <a:t>The desert habitat provides the bighorn sheep with more places to hide from predators, like coyotes or cougars. When they sleep at night, it’s more important for the bighorn sheep to be in a habitat that provides safety. </a:t>
+            </a:r>
+            <a:endParaRPr i="1" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3886050" y="-4950"/>
+            <a:ext cx="300" cy="10068300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="234398" y="7479588"/>
+            <a:ext cx="3296100" cy="9300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="436900" y="7283170"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="436900" y="7085771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="436900" y="6888371"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="436900" y="6690971"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="436900" y="6493572"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="254125" y="8313175"/>
+            <a:ext cx="3296100" cy="608100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100"/>
+              <a:t>What was the total number of animals that you found in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en" sz="1100"/>
+              <a:t>PARK</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
-                  <a:srgbClr val="666666"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
-[...58 lines deleted...]
-              <a:ln cap="flat" cmpd="sng" w="28575">
+              </a:rPr>
+              <a:t>?  _____________</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222400" y="5312475"/>
+            <a:ext cx="1266000" cy="908100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en" sz="2700">
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Park</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2700">
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2000">
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Habitat</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:latin typeface="Poppins"/>
+              <a:ea typeface="Poppins"/>
+              <a:cs typeface="Poppins"/>
+              <a:sym typeface="Poppins"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4160225" y="8313169"/>
+            <a:ext cx="3110100" cy="608100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
                 <a:solidFill>
-                  <a:srgbClr val="666666"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
-[...27 lines deleted...]
-            </a:prstGeom>
+              </a:rPr>
+              <a:t>What was the total number of animals that you found in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en" sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>DESERT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>?  _____________</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4189900" y="5312463"/>
+            <a:ext cx="1713000" cy="908100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...87 lines deleted...]
-            </a:custGeom>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en" sz="2700">
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Desert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en" sz="2200">
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2000">
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Habitat</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:latin typeface="Poppins"/>
+              <a:ea typeface="Poppins"/>
+              <a:cs typeface="Poppins"/>
+              <a:sym typeface="Poppins"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105988" y="7283170"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:schemeClr val="lt1"/>
+              <a:srgbClr val="595959"/>
             </a:solidFill>
-            <a:ln cap="flat" cmpd="sng" w="19050">
-[...30 lines deleted...]
-            </a:prstGeom>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105988" y="7085771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105988" y="6888371"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105988" y="6690971"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105988" y="6493572"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1741538" y="7287970"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1741538" y="7090571"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1741538" y="6893171"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1741538" y="6695771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1741538" y="6498372"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2427188" y="7285570"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2427188" y="7088171"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2427188" y="6890771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2427188" y="6693371"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2427188" y="6495972"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3092063" y="7287970"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3092063" y="7090571"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3092063" y="6893171"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3092063" y="6695771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3092063" y="6498372"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4218473" y="7479588"/>
+            <a:ext cx="3296100" cy="9300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4392700" y="7283170"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4392700" y="7085771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4392700" y="6888371"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4392700" y="6690971"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4392700" y="6493572"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5060738" y="7283170"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5060738" y="7085771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5060738" y="6888371"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5060738" y="6690971"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5060738" y="6493572"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5725613" y="7287970"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5725613" y="7090571"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5725613" y="6893171"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5725613" y="6695771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5725613" y="6498372"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6411263" y="7285570"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6411263" y="7088171"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6411263" y="6890771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6411263" y="6693371"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6411263" y="6495972"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7076138" y="7287970"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7076138" y="7090571"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7076138" y="6893171"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7076138" y="6695771"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7076138" y="6498372"/>
+            <a:ext cx="233100" cy="189000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="856025" y="9179650"/>
+            <a:ext cx="6362100" cy="607200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 0" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D9D9D9"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="728200" y="9079750"/>
+            <a:ext cx="6392100" cy="607200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 0" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="873925" y="9191025"/>
+            <a:ext cx="6372300" cy="384900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...24 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1300">
+                <a:latin typeface="Poppins Medium"/>
+                <a:ea typeface="Poppins Medium"/>
+                <a:cs typeface="Poppins Medium"/>
+                <a:sym typeface="Poppins Medium"/>
+              </a:rPr>
+              <a:t>1.   Did you find some kinds of animals in both habitats?        YES        NO</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:latin typeface="Poppins Medium"/>
+              <a:ea typeface="Poppins Medium"/>
+              <a:cs typeface="Poppins Medium"/>
+              <a:sym typeface="Poppins Medium"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="130" name="Google Shape;130;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2967625" y="7624984"/>
+            <a:ext cx="578449" cy="441686"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...4 lines deleted...]
-      </p:grpSp>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="131" name="Google Shape;131;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="274976" y="7565175"/>
+            <a:ext cx="558024" cy="505525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="132" name="Google Shape;132;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1629313" y="7626471"/>
+            <a:ext cx="538051" cy="389904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="133" name="Google Shape;133;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="925126" y="7543925"/>
+            <a:ext cx="543050" cy="480025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="134" name="Google Shape;134;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2271848" y="7683150"/>
+            <a:ext cx="564452" cy="293924"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="135" name="Google Shape;135;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="6915175" y="7624984"/>
+            <a:ext cx="578449" cy="441686"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="136" name="Google Shape;136;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4222526" y="7565175"/>
+            <a:ext cx="558024" cy="505525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="137" name="Google Shape;137;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5576863" y="7626471"/>
+            <a:ext cx="538051" cy="389904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="138" name="Google Shape;138;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4872676" y="7543925"/>
+            <a:ext cx="543050" cy="480025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="139" name="Google Shape;139;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="6219398" y="7683150"/>
+            <a:ext cx="564452" cy="293924"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-161708">
+            <a:off x="1489782" y="5939740"/>
+            <a:ext cx="689895" cy="78411"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="75317" w="350703">
+                <a:moveTo>
+                  <a:pt x="0" y="44714"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="521" y="34283"/>
+                  <a:pt x="2702" y="23994"/>
+                  <a:pt x="3546" y="13584"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3650" y="12301"/>
+                  <a:pt x="3423" y="6217"/>
+                  <a:pt x="3546" y="4127"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3591" y="3363"/>
+                  <a:pt x="4386" y="1472"/>
+                  <a:pt x="4728" y="2157"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="8840" y="10382"/>
+                  <a:pt x="10984" y="19485"/>
+                  <a:pt x="14973" y="27770"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="16664" y="31283"/>
+                  <a:pt x="19042" y="40815"/>
+                  <a:pt x="21278" y="37621"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="27495" y="28739"/>
+                  <a:pt x="28255" y="17089"/>
+                  <a:pt x="31918" y="6885"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="32718" y="4657"/>
+                  <a:pt x="32036" y="-562"/>
+                  <a:pt x="34282" y="187"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="37947" y="1409"/>
+                  <a:pt x="36980" y="7451"/>
+                  <a:pt x="37828" y="11220"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="40129" y="21450"/>
+                  <a:pt x="41984" y="31783"/>
+                  <a:pt x="44527" y="41956"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="45504" y="45865"/>
+                  <a:pt x="46881" y="49680"/>
+                  <a:pt x="48468" y="53383"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="49187" y="55060"/>
+                  <a:pt x="50321" y="59697"/>
+                  <a:pt x="51226" y="58112"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="57078" y="47867"/>
+                  <a:pt x="55341" y="34851"/>
+                  <a:pt x="58319" y="23435"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="59255" y="19847"/>
+                  <a:pt x="60995" y="16507"/>
+                  <a:pt x="62653" y="13190"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="62850" y="12796"/>
+                  <a:pt x="62703" y="12127"/>
+                  <a:pt x="63047" y="12402"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="71193" y="18915"/>
+                  <a:pt x="69245" y="32322"/>
+                  <a:pt x="72111" y="42350"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="73036" y="45587"/>
+                  <a:pt x="74592" y="48613"/>
+                  <a:pt x="75657" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="75959" y="52714"/>
+                  <a:pt x="76345" y="55516"/>
+                  <a:pt x="76445" y="54565"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="77452" y="44997"/>
+                  <a:pt x="76766" y="35201"/>
+                  <a:pt x="78809" y="25800"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="79408" y="23044"/>
+                  <a:pt x="79984" y="18866"/>
+                  <a:pt x="82750" y="18313"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="85931" y="17677"/>
+                  <a:pt x="86781" y="23533"/>
+                  <a:pt x="87872" y="26588"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="89954" y="32417"/>
+                  <a:pt x="91274" y="38502"/>
+                  <a:pt x="93389" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="93431" y="44434"/>
+                  <a:pt x="95639" y="49951"/>
+                  <a:pt x="95753" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="102851" y="42739"/>
+                  <a:pt x="89928" y="24378"/>
+                  <a:pt x="98906" y="19889"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="105061" y="16811"/>
+                  <a:pt x="105129" y="32235"/>
+                  <a:pt x="107181" y="38803"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="107751" y="40629"/>
+                  <a:pt x="107405" y="45672"/>
+                  <a:pt x="108757" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="113953" y="39124"/>
+                  <a:pt x="113517" y="29421"/>
+                  <a:pt x="119396" y="25012"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="121157" y="23691"/>
+                  <a:pt x="124216" y="25356"/>
+                  <a:pt x="125701" y="26982"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="131568" y="33408"/>
+                  <a:pt x="134665" y="41937"/>
+                  <a:pt x="138311" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="138926" y="51170"/>
+                  <a:pt x="144869" y="64078"/>
+                  <a:pt x="145010" y="63234"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="146654" y="53384"/>
+                  <a:pt x="145032" y="43243"/>
+                  <a:pt x="145798" y="33287"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="146037" y="30174"/>
+                  <a:pt x="145040" y="24224"/>
+                  <a:pt x="148162" y="24224"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="156554" y="24224"/>
+                  <a:pt x="159870" y="36416"/>
+                  <a:pt x="164318" y="43532"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="164330" y="43552"/>
+                  <a:pt x="168245" y="49817"/>
+                  <a:pt x="168258" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="168773" y="50610"/>
+                  <a:pt x="169649" y="52532"/>
+                  <a:pt x="170229" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="175990" y="44606"/>
+                  <a:pt x="166221" y="23314"/>
+                  <a:pt x="175351" y="24618"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="184195" y="25881"/>
+                  <a:pt x="188487" y="37054"/>
+                  <a:pt x="193084" y="44714"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="194003" y="46246"/>
+                  <a:pt x="194638" y="49848"/>
+                  <a:pt x="196236" y="49049"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="197407" y="48463"/>
+                  <a:pt x="196432" y="45357"/>
+                  <a:pt x="197024" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="199663" y="39702"/>
+                  <a:pt x="202602" y="35251"/>
+                  <a:pt x="205693" y="30922"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="206665" y="29561"/>
+                  <a:pt x="207788" y="26547"/>
+                  <a:pt x="209240" y="27376"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="217453" y="32068"/>
+                  <a:pt x="218060" y="44160"/>
+                  <a:pt x="221455" y="52989"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="222935" y="56837"/>
+                  <a:pt x="224509" y="60650"/>
+                  <a:pt x="226184" y="64417"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="226637" y="65435"/>
+                  <a:pt x="227930" y="67708"/>
+                  <a:pt x="228548" y="66781"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="232952" y="60175"/>
+                  <a:pt x="232194" y="51254"/>
+                  <a:pt x="235247" y="43926"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="235949" y="42242"/>
+                  <a:pt x="236216" y="39555"/>
+                  <a:pt x="238005" y="39197"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="244669" y="37864"/>
+                  <a:pt x="249245" y="47196"/>
+                  <a:pt x="253373" y="52595"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="253443" y="52687"/>
+                  <a:pt x="257722" y="60054"/>
+                  <a:pt x="258102" y="59294"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="261862" y="51774"/>
+                  <a:pt x="258496" y="42482"/>
+                  <a:pt x="258496" y="34075"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="258496" y="32019"/>
+                  <a:pt x="259238" y="28155"/>
+                  <a:pt x="261254" y="28558"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="270358" y="30379"/>
+                  <a:pt x="271060" y="44714"/>
+                  <a:pt x="273075" y="53777"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="273194" y="54311"/>
+                  <a:pt x="275010" y="64309"/>
+                  <a:pt x="275440" y="64022"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="283838" y="58423"/>
+                  <a:pt x="287530" y="47819"/>
+                  <a:pt x="292778" y="39197"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="293953" y="37267"/>
+                  <a:pt x="294697" y="32671"/>
+                  <a:pt x="296718" y="33681"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="298725" y="34685"/>
+                  <a:pt x="298486" y="37822"/>
+                  <a:pt x="299083" y="39985"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="301092" y="47264"/>
+                  <a:pt x="302592" y="54675"/>
+                  <a:pt x="304205" y="62052"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="304927" y="65351"/>
+                  <a:pt x="305617" y="68663"/>
+                  <a:pt x="306570" y="71903"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="306887" y="72980"/>
+                  <a:pt x="307335" y="76098"/>
+                  <a:pt x="307752" y="75056"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="311793" y="64948"/>
+                  <a:pt x="309748" y="53281"/>
+                  <a:pt x="312480" y="42744"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="313233" y="39839"/>
+                  <a:pt x="313084" y="35058"/>
+                  <a:pt x="316027" y="34469"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="323318" y="33011"/>
+                  <a:pt x="326448" y="45622"/>
+                  <a:pt x="329030" y="52595"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="329939" y="55049"/>
+                  <a:pt x="330364" y="57676"/>
+                  <a:pt x="331395" y="60082"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="331626" y="60622"/>
+                  <a:pt x="331768" y="62073"/>
+                  <a:pt x="332183" y="61658"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="334507" y="59334"/>
+                  <a:pt x="332315" y="55083"/>
+                  <a:pt x="332577" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="333253" y="43357"/>
+                  <a:pt x="332096" y="32973"/>
+                  <a:pt x="338093" y="26982"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="338819" y="26257"/>
+                  <a:pt x="339555" y="28455"/>
+                  <a:pt x="340064" y="29346"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="341812" y="32406"/>
+                  <a:pt x="343444" y="35547"/>
+                  <a:pt x="344792" y="38803"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="348831" y="48562"/>
+                  <a:pt x="350703" y="59371"/>
+                  <a:pt x="350703" y="69933"/>
+                </a:cubicBezTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-161708">
+            <a:off x="2183824" y="5926202"/>
+            <a:ext cx="689895" cy="78411"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="75317" w="350703">
+                <a:moveTo>
+                  <a:pt x="0" y="44714"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="521" y="34283"/>
+                  <a:pt x="2702" y="23994"/>
+                  <a:pt x="3546" y="13584"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3650" y="12301"/>
+                  <a:pt x="3423" y="6217"/>
+                  <a:pt x="3546" y="4127"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3591" y="3363"/>
+                  <a:pt x="4386" y="1472"/>
+                  <a:pt x="4728" y="2157"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="8840" y="10382"/>
+                  <a:pt x="10984" y="19485"/>
+                  <a:pt x="14973" y="27770"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="16664" y="31283"/>
+                  <a:pt x="19042" y="40815"/>
+                  <a:pt x="21278" y="37621"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="27495" y="28739"/>
+                  <a:pt x="28255" y="17089"/>
+                  <a:pt x="31918" y="6885"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="32718" y="4657"/>
+                  <a:pt x="32036" y="-562"/>
+                  <a:pt x="34282" y="187"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="37947" y="1409"/>
+                  <a:pt x="36980" y="7451"/>
+                  <a:pt x="37828" y="11220"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="40129" y="21450"/>
+                  <a:pt x="41984" y="31783"/>
+                  <a:pt x="44527" y="41956"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="45504" y="45865"/>
+                  <a:pt x="46881" y="49680"/>
+                  <a:pt x="48468" y="53383"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="49187" y="55060"/>
+                  <a:pt x="50321" y="59697"/>
+                  <a:pt x="51226" y="58112"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="57078" y="47867"/>
+                  <a:pt x="55341" y="34851"/>
+                  <a:pt x="58319" y="23435"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="59255" y="19847"/>
+                  <a:pt x="60995" y="16507"/>
+                  <a:pt x="62653" y="13190"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="62850" y="12796"/>
+                  <a:pt x="62703" y="12127"/>
+                  <a:pt x="63047" y="12402"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="71193" y="18915"/>
+                  <a:pt x="69245" y="32322"/>
+                  <a:pt x="72111" y="42350"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="73036" y="45587"/>
+                  <a:pt x="74592" y="48613"/>
+                  <a:pt x="75657" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="75959" y="52714"/>
+                  <a:pt x="76345" y="55516"/>
+                  <a:pt x="76445" y="54565"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="77452" y="44997"/>
+                  <a:pt x="76766" y="35201"/>
+                  <a:pt x="78809" y="25800"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="79408" y="23044"/>
+                  <a:pt x="79984" y="18866"/>
+                  <a:pt x="82750" y="18313"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="85931" y="17677"/>
+                  <a:pt x="86781" y="23533"/>
+                  <a:pt x="87872" y="26588"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="89954" y="32417"/>
+                  <a:pt x="91274" y="38502"/>
+                  <a:pt x="93389" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="93431" y="44434"/>
+                  <a:pt x="95639" y="49951"/>
+                  <a:pt x="95753" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="102851" y="42739"/>
+                  <a:pt x="89928" y="24378"/>
+                  <a:pt x="98906" y="19889"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="105061" y="16811"/>
+                  <a:pt x="105129" y="32235"/>
+                  <a:pt x="107181" y="38803"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="107751" y="40629"/>
+                  <a:pt x="107405" y="45672"/>
+                  <a:pt x="108757" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="113953" y="39124"/>
+                  <a:pt x="113517" y="29421"/>
+                  <a:pt x="119396" y="25012"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="121157" y="23691"/>
+                  <a:pt x="124216" y="25356"/>
+                  <a:pt x="125701" y="26982"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="131568" y="33408"/>
+                  <a:pt x="134665" y="41937"/>
+                  <a:pt x="138311" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="138926" y="51170"/>
+                  <a:pt x="144869" y="64078"/>
+                  <a:pt x="145010" y="63234"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="146654" y="53384"/>
+                  <a:pt x="145032" y="43243"/>
+                  <a:pt x="145798" y="33287"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="146037" y="30174"/>
+                  <a:pt x="145040" y="24224"/>
+                  <a:pt x="148162" y="24224"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="156554" y="24224"/>
+                  <a:pt x="159870" y="36416"/>
+                  <a:pt x="164318" y="43532"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="164330" y="43552"/>
+                  <a:pt x="168245" y="49817"/>
+                  <a:pt x="168258" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="168773" y="50610"/>
+                  <a:pt x="169649" y="52532"/>
+                  <a:pt x="170229" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="175990" y="44606"/>
+                  <a:pt x="166221" y="23314"/>
+                  <a:pt x="175351" y="24618"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="184195" y="25881"/>
+                  <a:pt x="188487" y="37054"/>
+                  <a:pt x="193084" y="44714"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="194003" y="46246"/>
+                  <a:pt x="194638" y="49848"/>
+                  <a:pt x="196236" y="49049"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="197407" y="48463"/>
+                  <a:pt x="196432" y="45357"/>
+                  <a:pt x="197024" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="199663" y="39702"/>
+                  <a:pt x="202602" y="35251"/>
+                  <a:pt x="205693" y="30922"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="206665" y="29561"/>
+                  <a:pt x="207788" y="26547"/>
+                  <a:pt x="209240" y="27376"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="217453" y="32068"/>
+                  <a:pt x="218060" y="44160"/>
+                  <a:pt x="221455" y="52989"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="222935" y="56837"/>
+                  <a:pt x="224509" y="60650"/>
+                  <a:pt x="226184" y="64417"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="226637" y="65435"/>
+                  <a:pt x="227930" y="67708"/>
+                  <a:pt x="228548" y="66781"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="232952" y="60175"/>
+                  <a:pt x="232194" y="51254"/>
+                  <a:pt x="235247" y="43926"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="235949" y="42242"/>
+                  <a:pt x="236216" y="39555"/>
+                  <a:pt x="238005" y="39197"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="244669" y="37864"/>
+                  <a:pt x="249245" y="47196"/>
+                  <a:pt x="253373" y="52595"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="253443" y="52687"/>
+                  <a:pt x="257722" y="60054"/>
+                  <a:pt x="258102" y="59294"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="261862" y="51774"/>
+                  <a:pt x="258496" y="42482"/>
+                  <a:pt x="258496" y="34075"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="258496" y="32019"/>
+                  <a:pt x="259238" y="28155"/>
+                  <a:pt x="261254" y="28558"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="270358" y="30379"/>
+                  <a:pt x="271060" y="44714"/>
+                  <a:pt x="273075" y="53777"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="273194" y="54311"/>
+                  <a:pt x="275010" y="64309"/>
+                  <a:pt x="275440" y="64022"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="283838" y="58423"/>
+                  <a:pt x="287530" y="47819"/>
+                  <a:pt x="292778" y="39197"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="293953" y="37267"/>
+                  <a:pt x="294697" y="32671"/>
+                  <a:pt x="296718" y="33681"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="298725" y="34685"/>
+                  <a:pt x="298486" y="37822"/>
+                  <a:pt x="299083" y="39985"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="301092" y="47264"/>
+                  <a:pt x="302592" y="54675"/>
+                  <a:pt x="304205" y="62052"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="304927" y="65351"/>
+                  <a:pt x="305617" y="68663"/>
+                  <a:pt x="306570" y="71903"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="306887" y="72980"/>
+                  <a:pt x="307335" y="76098"/>
+                  <a:pt x="307752" y="75056"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="311793" y="64948"/>
+                  <a:pt x="309748" y="53281"/>
+                  <a:pt x="312480" y="42744"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="313233" y="39839"/>
+                  <a:pt x="313084" y="35058"/>
+                  <a:pt x="316027" y="34469"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="323318" y="33011"/>
+                  <a:pt x="326448" y="45622"/>
+                  <a:pt x="329030" y="52595"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="329939" y="55049"/>
+                  <a:pt x="330364" y="57676"/>
+                  <a:pt x="331395" y="60082"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="331626" y="60622"/>
+                  <a:pt x="331768" y="62073"/>
+                  <a:pt x="332183" y="61658"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="334507" y="59334"/>
+                  <a:pt x="332315" y="55083"/>
+                  <a:pt x="332577" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="333253" y="43357"/>
+                  <a:pt x="332096" y="32973"/>
+                  <a:pt x="338093" y="26982"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="338819" y="26257"/>
+                  <a:pt x="339555" y="28455"/>
+                  <a:pt x="340064" y="29346"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="341812" y="32406"/>
+                  <a:pt x="343444" y="35547"/>
+                  <a:pt x="344792" y="38803"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="348831" y="48562"/>
+                  <a:pt x="350703" y="59371"/>
+                  <a:pt x="350703" y="69933"/>
+                </a:cubicBezTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-161708">
+            <a:off x="2869136" y="5926337"/>
+            <a:ext cx="689895" cy="78411"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="75317" w="350703">
+                <a:moveTo>
+                  <a:pt x="0" y="44714"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="521" y="34283"/>
+                  <a:pt x="2702" y="23994"/>
+                  <a:pt x="3546" y="13584"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3650" y="12301"/>
+                  <a:pt x="3423" y="6217"/>
+                  <a:pt x="3546" y="4127"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3591" y="3363"/>
+                  <a:pt x="4386" y="1472"/>
+                  <a:pt x="4728" y="2157"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="8840" y="10382"/>
+                  <a:pt x="10984" y="19485"/>
+                  <a:pt x="14973" y="27770"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="16664" y="31283"/>
+                  <a:pt x="19042" y="40815"/>
+                  <a:pt x="21278" y="37621"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="27495" y="28739"/>
+                  <a:pt x="28255" y="17089"/>
+                  <a:pt x="31918" y="6885"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="32718" y="4657"/>
+                  <a:pt x="32036" y="-562"/>
+                  <a:pt x="34282" y="187"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="37947" y="1409"/>
+                  <a:pt x="36980" y="7451"/>
+                  <a:pt x="37828" y="11220"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="40129" y="21450"/>
+                  <a:pt x="41984" y="31783"/>
+                  <a:pt x="44527" y="41956"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="45504" y="45865"/>
+                  <a:pt x="46881" y="49680"/>
+                  <a:pt x="48468" y="53383"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="49187" y="55060"/>
+                  <a:pt x="50321" y="59697"/>
+                  <a:pt x="51226" y="58112"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="57078" y="47867"/>
+                  <a:pt x="55341" y="34851"/>
+                  <a:pt x="58319" y="23435"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="59255" y="19847"/>
+                  <a:pt x="60995" y="16507"/>
+                  <a:pt x="62653" y="13190"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="62850" y="12796"/>
+                  <a:pt x="62703" y="12127"/>
+                  <a:pt x="63047" y="12402"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="71193" y="18915"/>
+                  <a:pt x="69245" y="32322"/>
+                  <a:pt x="72111" y="42350"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="73036" y="45587"/>
+                  <a:pt x="74592" y="48613"/>
+                  <a:pt x="75657" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="75959" y="52714"/>
+                  <a:pt x="76345" y="55516"/>
+                  <a:pt x="76445" y="54565"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="77452" y="44997"/>
+                  <a:pt x="76766" y="35201"/>
+                  <a:pt x="78809" y="25800"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="79408" y="23044"/>
+                  <a:pt x="79984" y="18866"/>
+                  <a:pt x="82750" y="18313"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="85931" y="17677"/>
+                  <a:pt x="86781" y="23533"/>
+                  <a:pt x="87872" y="26588"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="89954" y="32417"/>
+                  <a:pt x="91274" y="38502"/>
+                  <a:pt x="93389" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="93431" y="44434"/>
+                  <a:pt x="95639" y="49951"/>
+                  <a:pt x="95753" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="102851" y="42739"/>
+                  <a:pt x="89928" y="24378"/>
+                  <a:pt x="98906" y="19889"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="105061" y="16811"/>
+                  <a:pt x="105129" y="32235"/>
+                  <a:pt x="107181" y="38803"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="107751" y="40629"/>
+                  <a:pt x="107405" y="45672"/>
+                  <a:pt x="108757" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="113953" y="39124"/>
+                  <a:pt x="113517" y="29421"/>
+                  <a:pt x="119396" y="25012"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="121157" y="23691"/>
+                  <a:pt x="124216" y="25356"/>
+                  <a:pt x="125701" y="26982"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="131568" y="33408"/>
+                  <a:pt x="134665" y="41937"/>
+                  <a:pt x="138311" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="138926" y="51170"/>
+                  <a:pt x="144869" y="64078"/>
+                  <a:pt x="145010" y="63234"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="146654" y="53384"/>
+                  <a:pt x="145032" y="43243"/>
+                  <a:pt x="145798" y="33287"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="146037" y="30174"/>
+                  <a:pt x="145040" y="24224"/>
+                  <a:pt x="148162" y="24224"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="156554" y="24224"/>
+                  <a:pt x="159870" y="36416"/>
+                  <a:pt x="164318" y="43532"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="164330" y="43552"/>
+                  <a:pt x="168245" y="49817"/>
+                  <a:pt x="168258" y="49837"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="168773" y="50610"/>
+                  <a:pt x="169649" y="52532"/>
+                  <a:pt x="170229" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="175990" y="44606"/>
+                  <a:pt x="166221" y="23314"/>
+                  <a:pt x="175351" y="24618"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="184195" y="25881"/>
+                  <a:pt x="188487" y="37054"/>
+                  <a:pt x="193084" y="44714"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="194003" y="46246"/>
+                  <a:pt x="194638" y="49848"/>
+                  <a:pt x="196236" y="49049"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="197407" y="48463"/>
+                  <a:pt x="196432" y="45357"/>
+                  <a:pt x="197024" y="44320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="199663" y="39702"/>
+                  <a:pt x="202602" y="35251"/>
+                  <a:pt x="205693" y="30922"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="206665" y="29561"/>
+                  <a:pt x="207788" y="26547"/>
+                  <a:pt x="209240" y="27376"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="217453" y="32068"/>
+                  <a:pt x="218060" y="44160"/>
+                  <a:pt x="221455" y="52989"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="222935" y="56837"/>
+                  <a:pt x="224509" y="60650"/>
+                  <a:pt x="226184" y="64417"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="226637" y="65435"/>
+                  <a:pt x="227930" y="67708"/>
+                  <a:pt x="228548" y="66781"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="232952" y="60175"/>
+                  <a:pt x="232194" y="51254"/>
+                  <a:pt x="235247" y="43926"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="235949" y="42242"/>
+                  <a:pt x="236216" y="39555"/>
+                  <a:pt x="238005" y="39197"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="244669" y="37864"/>
+                  <a:pt x="249245" y="47196"/>
+                  <a:pt x="253373" y="52595"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="253443" y="52687"/>
+                  <a:pt x="257722" y="60054"/>
+                  <a:pt x="258102" y="59294"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="261862" y="51774"/>
+                  <a:pt x="258496" y="42482"/>
+                  <a:pt x="258496" y="34075"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="258496" y="32019"/>
+                  <a:pt x="259238" y="28155"/>
+                  <a:pt x="261254" y="28558"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="270358" y="30379"/>
+                  <a:pt x="271060" y="44714"/>
+                  <a:pt x="273075" y="53777"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="273194" y="54311"/>
+                  <a:pt x="275010" y="64309"/>
+                  <a:pt x="275440" y="64022"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="283838" y="58423"/>
+                  <a:pt x="287530" y="47819"/>
+                  <a:pt x="292778" y="39197"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="293953" y="37267"/>
+                  <a:pt x="294697" y="32671"/>
+                  <a:pt x="296718" y="33681"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="298725" y="34685"/>
+                  <a:pt x="298486" y="37822"/>
+                  <a:pt x="299083" y="39985"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="301092" y="47264"/>
+                  <a:pt x="302592" y="54675"/>
+                  <a:pt x="304205" y="62052"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="304927" y="65351"/>
+                  <a:pt x="305617" y="68663"/>
+                  <a:pt x="306570" y="71903"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="306887" y="72980"/>
+                  <a:pt x="307335" y="76098"/>
+                  <a:pt x="307752" y="75056"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="311793" y="64948"/>
+                  <a:pt x="309748" y="53281"/>
+                  <a:pt x="312480" y="42744"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="313233" y="39839"/>
+                  <a:pt x="313084" y="35058"/>
+                  <a:pt x="316027" y="34469"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="323318" y="33011"/>
+                  <a:pt x="326448" y="45622"/>
+                  <a:pt x="329030" y="52595"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="329939" y="55049"/>
+                  <a:pt x="330364" y="57676"/>
+                  <a:pt x="331395" y="60082"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="331626" y="60622"/>
+                  <a:pt x="331768" y="62073"/>
+                  <a:pt x="332183" y="61658"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="334507" y="59334"/>
+                  <a:pt x="332315" y="55083"/>
+                  <a:pt x="332577" y="51807"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="333253" y="43357"/>
+                  <a:pt x="332096" y="32973"/>
+                  <a:pt x="338093" y="26982"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="338819" y="26257"/>
+                  <a:pt x="339555" y="28455"/>
+                  <a:pt x="340064" y="29346"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="341812" y="32406"/>
+                  <a:pt x="343444" y="35547"/>
+                  <a:pt x="344792" y="38803"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="348831" y="48562"/>
+                  <a:pt x="350703" y="59371"/>
+                  <a:pt x="350703" y="69933"/>
+                </a:cubicBezTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5785760" y="5376625"/>
+            <a:ext cx="1601257" cy="653988"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="33248" w="71765">
+                <a:moveTo>
+                  <a:pt x="0" y="13882"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="4148" y="13882"/>
+                  <a:pt x="9113" y="11958"/>
+                  <a:pt x="12432" y="14447"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="14397" y="15921"/>
+                  <a:pt x="14652" y="18926"/>
+                  <a:pt x="16388" y="20663"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="18416" y="22692"/>
+                  <a:pt x="21912" y="22462"/>
+                  <a:pt x="24299" y="24053"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="25350" y="24754"/>
+                  <a:pt x="24795" y="27044"/>
+                  <a:pt x="25994" y="27444"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="30374" y="28907"/>
+                  <a:pt x="35076" y="29149"/>
+                  <a:pt x="39556" y="30269"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="41437" y="30739"/>
+                  <a:pt x="42802" y="33707"/>
+                  <a:pt x="44642" y="33094"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="46337" y="32529"/>
+                  <a:pt x="44739" y="28808"/>
+                  <a:pt x="46337" y="28009"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="52968" y="24694"/>
+                  <a:pt x="54710" y="15423"/>
+                  <a:pt x="56508" y="8231"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="56874" y="6769"/>
+                  <a:pt x="55254" y="4546"/>
+                  <a:pt x="56508" y="3710"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="58232" y="2561"/>
+                  <a:pt x="60758" y="4365"/>
+                  <a:pt x="62724" y="3710"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="63854" y="3333"/>
+                  <a:pt x="62698" y="609"/>
+                  <a:pt x="63854" y="320"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="66419" y="-321"/>
+                  <a:pt x="69121" y="885"/>
+                  <a:pt x="71765" y="885"/>
+                </a:cubicBezTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="666666"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6761237" y="6026881"/>
+            <a:ext cx="412875" cy="88861"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="7382" w="26893">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="4486" y="1121"/>
+                  <a:pt x="9323" y="648"/>
+                  <a:pt x="13710" y="2109"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="18200" y="3605"/>
+                  <a:pt x="22160" y="7382"/>
+                  <a:pt x="26893" y="7382"/>
+                </a:cubicBezTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="666666"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-10729382">
+            <a:off x="5775761" y="6088400"/>
+            <a:ext cx="1656202" cy="31114"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="5914" w="295820">
+                <a:moveTo>
+                  <a:pt x="0" y="2222"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="21802" y="2222"/>
+                  <a:pt x="43674" y="-1332"/>
+                  <a:pt x="65387" y="641"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="80100" y="1978"/>
+                  <a:pt x="94932" y="1353"/>
+                  <a:pt x="109680" y="2222"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="122344" y="2968"/>
+                  <a:pt x="135013" y="6007"/>
+                  <a:pt x="147647" y="4859"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="168839" y="2933"/>
+                  <a:pt x="190171" y="2750"/>
+                  <a:pt x="211451" y="2750"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="221471" y="2750"/>
+                  <a:pt x="231624" y="572"/>
+                  <a:pt x="241507" y="2222"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="259405" y="5210"/>
+                  <a:pt x="277674" y="5914"/>
+                  <a:pt x="295820" y="5914"/>
+                </a:cubicBezTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="666666"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="146" name="Google Shape;146;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId11">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="31852" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-444998">
+            <a:off x="2584532" y="5309373"/>
+            <a:ext cx="625335" cy="510908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2823775" y="5678500"/>
+            <a:ext cx="174778" cy="400187"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="17229" w="7780">
+                <a:moveTo>
+                  <a:pt x="7780" y="17229"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5925" y="12531"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5925" y="10908"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5925" y="8111"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6296" y="6042"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7112" y="2573"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7780" y="783"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6580" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5405" y="2293"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4738" y="4363"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4144" y="5706"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3251" y="4091"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2890" y="1080"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1806" y="1261"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="963" y="719"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1080"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1028" y="4028"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1918" y="6712"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2215" y="9677"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1918" y="12363"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1399" y="14600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="434" y="16782"/>
+                </a:lnTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="148" name="Google Shape;148;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId12">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="13465" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1578525" y="5292850"/>
+            <a:ext cx="954250" cy="825750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="149" name="Google Shape;149;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId13">
+            <a:alphaModFix amt="90000"/>
+          </a:blip>
+          <a:srcRect b="13465" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6409538" y="5314087"/>
+            <a:ext cx="374850" cy="324375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="150" name="Google Shape;150;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5776975" y="9248275"/>
             <a:ext cx="578100" cy="275700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
@@ -12641,7320 +12594,443 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>X</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="174" name="Google Shape;174;p13"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...3 lines deleted...]
-          <a:prstGeom prst="ellipse">
+          <a:xfrm>
+            <a:off x="5412538" y="2948669"/>
+            <a:ext cx="1537800" cy="320100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="19050">
-[...6 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...97 lines deleted...]
-              <a:rPr i="1" lang="en" sz="1100">
+              <a:rPr b="1" i="1" lang="en">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>The desert habitat provides the bighorn sheep with more places to hide from predators, like coyotes or cougars. When they sleep at night, it’s more important for the bighorn sheep to be in a habitat that provides safety. </a:t>
+              <a:t>ANSWER KEY*</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1100">
+            <a:endParaRPr b="1" i="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...27 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;p13"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-[...21 lines deleted...]
-            </a:prstGeom>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5056655" y="3440425"/>
+            <a:ext cx="2161500" cy="320100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln cap="flat" cmpd="sng" w="9525">
-[...5726 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...40 lines deleted...]
-              <a:rPr b="1" lang="en">
+              <a:rPr b="1" i="1" lang="en" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>X</a:t>
+              <a:t>* </a:t>
             </a:r>
-            <a:endParaRPr b="1">
-[...40 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en">
+              <a:rPr b="1" i="1" lang="en" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>X</a:t>
+              <a:t>Orientation adjusted to make grading easier! </a:t>
             </a:r>
-            <a:endParaRPr b="1">
-[...1203 lines deleted...]
-            <a:endParaRPr i="1" sz="1100">
+            <a:endParaRPr b="1" i="1" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="595959"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEEEEE"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="FFAB40"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="212121"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="78909C"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFAB40"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="0097A7"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="EEFF41"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0097A7"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -20188,304 +13264,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>