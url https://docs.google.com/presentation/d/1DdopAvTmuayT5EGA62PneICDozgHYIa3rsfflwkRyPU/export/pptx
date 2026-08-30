--- v2 (2026-07-19)
+++ v3 (2026-08-30)
@@ -50,243 +50,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3168">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2448">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -297,55 +297,55 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="3168" orient="horz"/>
         <p:guide pos="2448"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -524,243 +524,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4266,51 +4266,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4865,717 +4865,717 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
@@ -12708,50 +12708,329 @@
             <a:r>
               <a:rPr b="1" i="1" lang="en" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Orientation adjusted to make grading easier! </a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="595959"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEEEEE"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFAB40"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="212121"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="78909C"/>
       </a:accent3>
       <a:accent4>
@@ -12985,304 +13264,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>