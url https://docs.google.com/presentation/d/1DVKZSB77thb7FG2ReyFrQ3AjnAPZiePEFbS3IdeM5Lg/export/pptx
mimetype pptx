--- v2 (2026-08-30)
+++ v3 (2026-10-02)
@@ -12006,251 +12006,251 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimknight@mac.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimknight@mac.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=daHR82b4J2I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=daHR82b4J2I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>