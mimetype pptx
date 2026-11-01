--- v3 (2026-10-02)
+++ v4 (2026-11-01)
@@ -12006,251 +12006,251 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimknight@mac.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimknight@mac.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=daHR82b4J2I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=daHR82b4J2I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>