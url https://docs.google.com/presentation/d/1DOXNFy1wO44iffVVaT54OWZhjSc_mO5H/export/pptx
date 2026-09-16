--- v0 (2026-03-07)
+++ v1 (2026-09-16)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
@@ -78,327 +79,329 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId28"/>
       <p:bold r:id="rId29"/>
       <p:italic r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId36"/>
       <p:bold r:id="rId37"/>
+      <p:italic r:id="rId38"/>
+      <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Barriecito"/>
-      <p:regular r:id="rId38"/>
+      <p:regular r:id="rId40"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId39"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId42"/>
+      <p:regular r:id="rId41"/>
+      <p:bold r:id="rId42"/>
+      <p:italic r:id="rId43"/>
+      <p:boldItalic r:id="rId44"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId43" roundtripDataSignature="AMtx7miLFzPV24MEHt7yiYFwUWN+d5j/rQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId45" roundtripDataSignature="AMtx7miK5yy2irwmnWjyLPpYt53Bksmyug=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Barriecito-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Barriecito-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1323,243 +1326,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1640,139 +1643,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2c68df95507_0_1:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g409dde0b7da_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2c68df95507_0_1:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g409dde0b7da_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2c68df95507_0_1:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g409dde0b7da_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1783,153 +1786,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="216" name="Shape 216"/>
+        <p:cNvPr id="206" name="Shape 206"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g2c68df95507_0_197:notes"/>
+          <p:cNvPr id="207" name="Google Shape;207;g409dde0b7da_0_186:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g2c68df95507_0_197:notes"/>
+          <p:cNvPr id="208" name="Google Shape;208;g409dde0b7da_0_186:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g2c68df95507_0_197:notes"/>
+          <p:cNvPr id="209" name="Google Shape;209;g409dde0b7da_0_186:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1940,153 +1943,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="274" name="Shape 274"/>
+        <p:cNvPr id="252" name="Shape 252"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;g2c68df95507_0_254:notes"/>
+          <p:cNvPr id="253" name="Google Shape;253;g409dde0b7da_0_231:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;g2c68df95507_0_254:notes"/>
+          <p:cNvPr id="254" name="Google Shape;254;g409dde0b7da_0_231:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;g2c68df95507_0_254:notes"/>
+          <p:cNvPr id="255" name="Google Shape;255;g409dde0b7da_0_231:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2097,153 +2100,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g2c68df95507_0_284:notes"/>
+          <p:cNvPr id="277" name="Google Shape;277;g409dde0b7da_0_254:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g2c68df95507_0_284:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;g409dde0b7da_0_254:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g2c68df95507_0_284:notes"/>
+          <p:cNvPr id="279" name="Google Shape;279;g409dde0b7da_0_254:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2254,153 +2257,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="319" name="Shape 319"/>
+        <p:cNvPr id="291" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g2c68df95507_0_297:notes"/>
+          <p:cNvPr id="292" name="Google Shape;292;g409dde0b7da_0_268:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g2c68df95507_0_297:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;g409dde0b7da_0_268:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g2c68df95507_0_297:notes"/>
+          <p:cNvPr id="294" name="Google Shape;294;g409dde0b7da_0_268:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2411,153 +2414,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="349" name="Shape 349"/>
+        <p:cNvPr id="310" name="Shape 310"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g2c68df95507_0_326:notes"/>
+          <p:cNvPr id="311" name="Google Shape;311;g409dde0b7da_0_286:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g2c68df95507_0_326:notes"/>
+          <p:cNvPr id="312" name="Google Shape;312;g409dde0b7da_0_286:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g2c68df95507_0_326:notes"/>
+          <p:cNvPr id="313" name="Google Shape;313;g409dde0b7da_0_286:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2568,153 +2571,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="416" name="Shape 416"/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="417" name="Google Shape;417;g2c68df95507_0_392:notes"/>
+          <p:cNvPr id="376" name="Google Shape;376;g409dde0b7da_0_350:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;g2c68df95507_0_392:notes"/>
+          <p:cNvPr id="377" name="Google Shape;377;g409dde0b7da_0_350:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="419" name="Google Shape;419;g2c68df95507_0_392:notes"/>
+          <p:cNvPr id="378" name="Google Shape;378;g409dde0b7da_0_350:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2725,153 +2728,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="432" name="Shape 432"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;g2c68df95507_0_407:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;g409dde0b7da_0_365:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;g2c68df95507_0_407:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;g409dde0b7da_0_365:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;g2c68df95507_0_407:notes"/>
+          <p:cNvPr id="394" name="Google Shape;394;g409dde0b7da_0_365:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2882,153 +2885,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="450" name="Shape 450"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g2c68df95507_0_424:notes"/>
+          <p:cNvPr id="410" name="Google Shape;410;g409dde0b7da_0_382:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g2c68df95507_0_424:notes"/>
+          <p:cNvPr id="411" name="Google Shape;411;g409dde0b7da_0_382:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="453" name="Google Shape;453;g2c68df95507_0_424:notes"/>
+          <p:cNvPr id="412" name="Google Shape;412;g409dde0b7da_0_382:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3039,153 +3042,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="467" name="Shape 467"/>
+        <p:cNvPr id="427" name="Shape 427"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g2c68df95507_0_440:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;g409dde0b7da_0_399:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;g2c68df95507_0_440:notes"/>
+          <p:cNvPr id="429" name="Google Shape;429;g409dde0b7da_0_399:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g2c68df95507_0_440:notes"/>
+          <p:cNvPr id="430" name="Google Shape;430;g409dde0b7da_0_399:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3196,153 +3199,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="437" name="Shape 437"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2c68df95507_0_448:notes"/>
+          <p:cNvPr id="438" name="Google Shape;438;g409dde0b7da_0_408:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g2c68df95507_0_448:notes"/>
+          <p:cNvPr id="439" name="Google Shape;439;g409dde0b7da_0_408:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g2c68df95507_0_448:notes"/>
+          <p:cNvPr id="440" name="Google Shape;440;g409dde0b7da_0_408:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3353,153 +3356,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="23" name="Shape 23"/>
+        <p:cNvPr id="24" name="Shape 24"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g2c68df95507_0_12:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;g409dde0b7da_0_12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2c68df95507_0_12:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g409dde0b7da_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2c68df95507_0_12:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g409dde0b7da_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3510,153 +3513,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="511" name="Shape 511"/>
+        <p:cNvPr id="465" name="Shape 465"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g2c68df95507_0_482:notes"/>
+          <p:cNvPr id="466" name="Google Shape;466;g409dde0b7da_0_435:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="513" name="Google Shape;513;g2c68df95507_0_482:notes"/>
+          <p:cNvPr id="467" name="Google Shape;467;g409dde0b7da_0_435:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;g2c68df95507_0_482:notes"/>
+          <p:cNvPr id="468" name="Google Shape;468;g409dde0b7da_0_435:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3667,153 +3670,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="534" name="Shape 534"/>
+        <p:cNvPr id="487" name="Shape 487"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="535" name="Google Shape;535;g2c68df95507_0_504:notes"/>
+          <p:cNvPr id="488" name="Google Shape;488;g409dde0b7da_0_456:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="536" name="Google Shape;536;g2c68df95507_0_504:notes"/>
+          <p:cNvPr id="489" name="Google Shape;489;g409dde0b7da_0_456:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;g2c68df95507_0_504:notes"/>
+          <p:cNvPr id="490" name="Google Shape;490;g409dde0b7da_0_456:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3824,153 +3827,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="580" name="Shape 580"/>
+        <p:cNvPr id="530" name="Shape 530"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="581" name="Google Shape;581;g2c68df95507_0_549:notes"/>
+          <p:cNvPr id="531" name="Google Shape;531;g409dde0b7da_0_498:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="582" name="Google Shape;582;g2c68df95507_0_549:notes"/>
+          <p:cNvPr id="532" name="Google Shape;532;g409dde0b7da_0_498:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="583" name="Google Shape;583;g2c68df95507_0_549:notes"/>
+          <p:cNvPr id="533" name="Google Shape;533;g409dde0b7da_0_498:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3981,153 +3984,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="618" name="Shape 618"/>
+        <p:cNvPr id="561" name="Shape 561"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="619" name="Google Shape;619;g2c68df95507_0_586:notes"/>
+          <p:cNvPr id="562" name="Google Shape;562;g409dde0b7da_0_528:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="620" name="Google Shape;620;g2c68df95507_0_586:notes"/>
+          <p:cNvPr id="563" name="Google Shape;563;g409dde0b7da_0_528:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="621" name="Google Shape;621;g2c68df95507_0_586:notes"/>
+          <p:cNvPr id="564" name="Google Shape;564;g409dde0b7da_0_528:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4138,153 +4141,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g2c68df95507_0_22:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;g409dde0b7da_0_24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2c68df95507_0_22:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;g409dde0b7da_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2c68df95507_0_22:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;g409dde0b7da_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4295,153 +4298,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="77" name="Shape 77"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;g2c68df95507_0_66:notes"/>
+          <p:cNvPr id="78" name="Google Shape;78;g409dde0b7da_0_63:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g2c68df95507_0_66:notes"/>
+          <p:cNvPr id="79" name="Google Shape;79;g409dde0b7da_0_63:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g2c68df95507_0_66:notes"/>
+          <p:cNvPr id="80" name="Google Shape;80;g409dde0b7da_0_63:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4466,139 +4469,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="91" name="Shape 91"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g2c68df95507_0_77:notes"/>
+          <p:cNvPr id="92" name="Google Shape;92;g409dde0b7da_0_76:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;g2c68df95507_0_77:notes"/>
+          <p:cNvPr id="93" name="Google Shape;93;g409dde0b7da_0_76:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;g2c68df95507_0_77:notes"/>
+          <p:cNvPr id="94" name="Google Shape;94;g409dde0b7da_0_76:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4609,153 +4612,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvPr id="112" name="Shape 112"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g2c68df95507_0_96:notes"/>
+          <p:cNvPr id="113" name="Google Shape;113;g409dde0b7da_0_96:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g2c68df95507_0_96:notes"/>
+          <p:cNvPr id="114" name="Google Shape;114;g409dde0b7da_0_96:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g2c68df95507_0_96:notes"/>
+          <p:cNvPr id="115" name="Google Shape;115;g409dde0b7da_0_96:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4766,153 +4769,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvPr id="138" name="Shape 138"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g2c68df95507_0_129:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;g409dde0b7da_0_121:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g2c68df95507_0_129:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;g409dde0b7da_0_121:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g2c68df95507_0_129:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;g409dde0b7da_0_121:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4923,153 +4926,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="158" name="Shape 158"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g2c68df95507_0_141:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;g409dde0b7da_0_134:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g2c68df95507_0_141:notes"/>
+          <p:cNvPr id="154" name="Google Shape;154;g409dde0b7da_0_134:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g2c68df95507_0_141:notes"/>
+          <p:cNvPr id="155" name="Google Shape;155;g409dde0b7da_0_134:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5080,153 +5083,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="189" name="Shape 189"/>
+        <p:cNvPr id="178" name="Shape 178"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g2c68df95507_0_171:notes"/>
+          <p:cNvPr id="179" name="Google Shape;179;g409dde0b7da_0_159:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g2c68df95507_0_171:notes"/>
+          <p:cNvPr id="180" name="Google Shape;180;g409dde0b7da_0_159:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;g2c68df95507_0_171:notes"/>
+          <p:cNvPr id="181" name="Google Shape;181;g409dde0b7da_0_159:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5323,24686 +5326,20613 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2c68df95507_0_1"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g409dde0b7da_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3772371" y="3149600"/>
-            <a:ext cx="9894537" cy="14008100"/>
+            <a:off x="-2828925" y="2362200"/>
+            <a:ext cx="7419975" cy="10506075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2c68df95507_0_1"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g409dde0b7da_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11717600" cy="9363032"/>
+          <a:xfrm rot="1159389">
+            <a:off x="11664708" y="241820"/>
+            <a:ext cx="7488739" cy="6320497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2c68df95507_0_1"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;g409dde0b7da_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2070100"/>
-            <a:ext cx="12866708" cy="9575800"/>
+            <a:off x="581025" y="1143000"/>
+            <a:ext cx="9144000" cy="8315325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2c68df95507_0_1"/>
+          <p:cNvPr id="19" name="Google Shape;19;g409dde0b7da_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13285861" y="3556000"/>
-            <a:ext cx="7151100" cy="4673700"/>
+            <a:off x="9963150" y="2667000"/>
+            <a:ext cx="5400600" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Jazz </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g2c68df95507_0_1"/>
+          <p:cNvPr id="20" name="Google Shape;20;g409dde0b7da_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13285861" y="7213600"/>
-            <a:ext cx="9695400" cy="2709300"/>
+            <a:off x="9963150" y="5410200"/>
+            <a:ext cx="7189500" cy="2042100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;g409dde0b7da_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...58 lines deleted...]
-      </p:pic>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;g409dde0b7da_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;g409dde0b7da_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="210" name="Shape 210"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="221" name="Google Shape;221;g2c68df95507_0_197"/>
+          <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;g409dde0b7da_0_186"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9165532" cy="6552530"/>
+          <a:xfrm rot="816982">
+            <a:off x="-161680" y="4278429"/>
+            <a:ext cx="5860889" cy="5800854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="222" name="Google Shape;222;g2c68df95507_0_197"/>
+          <p:cNvPr descr="preencoded.png" id="212" name="Google Shape;212;g409dde0b7da_0_186"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9462683" cy="11023600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10848975" y="1009650"/>
+            <a:ext cx="7096125" cy="8267700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="214" name="Google Shape;214;g409dde0b7da_0_186"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...14 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0F2A59"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2767013" y="1752600"/>
+              <a:ext cx="2124000" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-[...14 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1714500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="1714500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-[...39 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="235DAF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6486525" y="1752600"/>
+              <a:ext cx="2305200" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3689811" y="2336800"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:off x="5524500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="5524500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0F2A59"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10425113" y="1752600"/>
+              <a:ext cx="2047800" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9334500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="9334500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8623300"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="235DAF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14249400" y="1752600"/>
+              <a:ext cx="2019300" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13144500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="13144500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="249" name="Google Shape;249;g409dde0b7da_0_186"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="10248900"/>
-[...113 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g409dde0b7da_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...1856 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="278" name="Shape 278"/>
+        <p:cNvPr id="256" name="Shape 256"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="279" name="Google Shape;279;g2c68df95507_0_254"/>
+          <p:cNvPr descr="preencoded.png" id="257" name="Google Shape;257;g409dde0b7da_0_231"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3772371" y="3149600"/>
-            <a:ext cx="9894537" cy="14008100"/>
+            <a:off x="-2828925" y="2362200"/>
+            <a:ext cx="7419975" cy="10506075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="280" name="Google Shape;280;g2c68df95507_0_254"/>
+          <p:cNvPr descr="preencoded.png" id="258" name="Google Shape;258;g409dde0b7da_0_231"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11717600" cy="9363037"/>
+          <a:xfrm rot="1159389">
+            <a:off x="11664708" y="241820"/>
+            <a:ext cx="7488739" cy="6320497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="259" name="Google Shape;259;g409dde0b7da_0_231"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="260" name="Google Shape;260;g409dde0b7da_0_231"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g409dde0b7da_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="282" name="Google Shape;282;g2c68df95507_0_254"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="283" name="Google Shape;283;g2c68df95507_0_254"/>
+          <p:cNvPr descr="preencoded.png" id="262" name="Google Shape;262;g409dde0b7da_0_231"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6490511" y="1257300"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="885825" y="857250"/>
+            <a:ext cx="7648575" cy="8601075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;g2c68df95507_0_254"/>
+          <p:cNvPr id="263" name="Google Shape;263;g409dde0b7da_0_231"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13882835" y="3238500"/>
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="10410825" y="2428875"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;g2c68df95507_0_254"/>
+          <p:cNvPr id="264" name="Google Shape;264;g409dde0b7da_0_231"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13730416" y="6121400"/>
-[...123 lines deleted...]
-            <a:ext cx="2091600" cy="1557900"/>
+            <a:off x="10296525" y="4605338"/>
+            <a:ext cx="1581300" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;g409dde0b7da_0_231"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="4591050"/>
+            <a:ext cx="5031000" cy="1049775"/>
+            <a:chOff x="11763375" y="4591050"/>
+            <a:chExt cx="5031000" cy="1049775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g409dde0b7da_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="4591050"/>
+              <a:ext cx="5031000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g409dde0b7da_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="5076825"/>
+              <a:ext cx="5023500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g2c68df95507_0_254"/>
+          <p:cNvPr id="268" name="Google Shape;268;g409dde0b7da_0_231"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="6121400"/>
-[...249 lines deleted...]
-            <a:ext cx="2091600" cy="1557900"/>
+            <a:off x="10296525" y="6005513"/>
+            <a:ext cx="1581300" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;g409dde0b7da_0_231"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="5991225"/>
+            <a:ext cx="5031000" cy="1049775"/>
+            <a:chOff x="11763375" y="5991225"/>
+            <a:chExt cx="5031000" cy="1049775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g409dde0b7da_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="5991225"/>
+              <a:ext cx="5031000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g409dde0b7da_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="6477000"/>
+              <a:ext cx="5023500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;g2c68df95507_0_254"/>
+          <p:cNvPr id="272" name="Google Shape;272;g409dde0b7da_0_231"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="7988300"/>
-[...249 lines deleted...]
-            <a:ext cx="2091600" cy="1557900"/>
+            <a:off x="10296525" y="7634287"/>
+            <a:ext cx="1581300" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;g409dde0b7da_0_231"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15686461" y="9855200"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="11763375" y="7391400"/>
+            <a:ext cx="5031000" cy="1506975"/>
+            <a:chOff x="11763375" y="7391400"/>
+            <a:chExt cx="5031000" cy="1506975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g409dde0b7da_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="7391400"/>
+              <a:ext cx="5031000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g409dde0b7da_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="7877175"/>
+              <a:ext cx="5023500" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="280" name="Shape 280"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="310" name="Google Shape;310;g2c68df95507_0_284"/>
+          <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;g409dde0b7da_0_254"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12343461" cy="12298202"/>
+          <a:xfrm rot="1397031">
+            <a:off x="241391" y="1597596"/>
+            <a:ext cx="7181849" cy="7086599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="311" name="Google Shape;311;g2c68df95507_0_284"/>
+          <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;g409dde0b7da_0_254"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17998149" y="292100"/>
-            <a:ext cx="6909664" cy="9334500"/>
+            <a:off x="13496925" y="219075"/>
+            <a:ext cx="5181600" cy="7000875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;g409dde0b7da_0_254"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="284" name="Google Shape;284;g409dde0b7da_0_254"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;g409dde0b7da_0_254"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g409dde0b7da_0_254"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...133 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:off x="3177540" y="2628900"/>
+            <a:ext cx="11942400" cy="5136000"/>
+            <a:chOff x="3177540" y="2628900"/>
+            <a:chExt cx="11942400" cy="5136000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;g409dde0b7da_0_254"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2628900"/>
+              <a:ext cx="11942400" cy="4023300"/>
+              <a:chOff x="3177540" y="2628900"/>
+              <a:chExt cx="11942400" cy="4023300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="288" name="Google Shape;288;g409dde0b7da_0_254"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5110162" y="2628900"/>
+                <a:ext cx="8077200" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFDFD"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Barriecito"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFDFD"/>
+                    </a:solidFill>
+                    <a:latin typeface="Barriecito"/>
+                    <a:ea typeface="Barriecito"/>
+                    <a:cs typeface="Barriecito"/>
+                    <a:sym typeface="Barriecito"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="289" name="Google Shape;289;g409dde0b7da_0_254"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5524500"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g409dde0b7da_0_254"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="6743700"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFDFD"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvPr id="295" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="324" name="Google Shape;324;g2c68df95507_0_297"/>
+          <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;g409dde0b7da_0_268"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8757132" cy="13404528"/>
+          <a:xfrm rot="-1334846">
+            <a:off x="12465071" y="1864541"/>
+            <a:ext cx="8963025" cy="8286750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="325" name="Google Shape;325;g2c68df95507_0_297"/>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;g409dde0b7da_0_268"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7195077" cy="5501543"/>
+          <a:xfrm rot="947775">
+            <a:off x="2836400" y="-67390"/>
+            <a:ext cx="4562475" cy="4676775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="326" name="Google Shape;326;g2c68df95507_0_297"/>
+          <p:cNvPr descr="preencoded.png" id="298" name="Google Shape;298;g409dde0b7da_0_268"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1930641" y="3746500"/>
-            <a:ext cx="8751394" cy="11645900"/>
+            <a:off x="-1447800" y="2809875"/>
+            <a:ext cx="6562725" cy="8734425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;g409dde0b7da_0_268"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="300" name="Google Shape;300;g409dde0b7da_0_268"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;g409dde0b7da_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g2c68df95507_0_297"/>
+          <p:cNvPr id="302" name="Google Shape;302;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="7172100" cy="2497800"/>
+            <a:off x="3705225" y="2790825"/>
+            <a:ext cx="5398800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g2c68df95507_0_297"/>
+          <p:cNvPr id="303" name="Google Shape;303;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="5676900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="4257675"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g2c68df95507_0_297"/>
+          <p:cNvPr id="304" name="Google Shape;304;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="7566000" cy="2497800"/>
+            <a:off x="3557588" y="5581650"/>
+            <a:ext cx="5694000" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g2c68df95507_0_297"/>
+          <p:cNvPr id="305" name="Google Shape;305;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="9398000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="7048500"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2c68df95507_0_297"/>
+          <p:cNvPr id="306" name="Google Shape;306;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="3348900" cy="2497800"/>
+            <a:off x="11044238" y="2790825"/>
+            <a:ext cx="2531700" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g2c68df95507_0_297"/>
+          <p:cNvPr id="307" name="Google Shape;307;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5676900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="4257675"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g2c68df95507_0_297"/>
+          <p:cNvPr id="308" name="Google Shape;308;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="5724300" cy="2497800"/>
+            <a:off x="10153650" y="5581650"/>
+            <a:ext cx="4312800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;g2c68df95507_0_297"/>
+          <p:cNvPr id="309" name="Google Shape;309;g409dde0b7da_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="9398000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="7048500"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="353" name="Shape 353"/>
+        <p:cNvPr id="314" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="354" name="Google Shape;354;g2c68df95507_0_326"/>
+          <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;g409dde0b7da_0_286"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3772371" y="3149600"/>
-            <a:ext cx="9894537" cy="14008100"/>
+            <a:off x="-2828925" y="2362200"/>
+            <a:ext cx="7419975" cy="10506075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="355" name="Google Shape;355;g2c68df95507_0_326"/>
+          <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;g409dde0b7da_0_286"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11717600" cy="9363024"/>
+          <a:xfrm rot="1159389">
+            <a:off x="11664708" y="241820"/>
+            <a:ext cx="7488739" cy="6320497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;g409dde0b7da_0_286"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="319" name="Google Shape;319;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g2c68df95507_0_326"/>
+          <p:cNvPr id="320" name="Google Shape;320;g409dde0b7da_0_286"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g409dde0b7da_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2730841" y="3771900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2047875" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2047875" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2539897" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3393677" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4247455" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5101236" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5955014" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6808796" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7662574" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8516353" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2525647" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2535929" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3340422" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3340422" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4194202" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4194202" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5047983" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5047983" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5905230" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5905230" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6755541" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6755541" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7612791" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7612791" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2249086" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2507956" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3362155" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4216352" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5070551" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924783" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6778982" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7633181" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8469695" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2148497" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2047875" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g409dde0b7da_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2999156" y="8999513"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;g409dde0b7da_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12268200" y="4729163"/>
+              <a:ext cx="1417200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="235DAF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5281613"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;g409dde0b7da_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3344360" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1649850"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1649850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="235DAF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8515350"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g409dde0b7da_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4483434" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1649850"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1649850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="235DAF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;g409dde0b7da_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8515350"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="235DAF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="420" name="Shape 420"/>
+        <p:cNvPr id="379" name="Shape 379"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="421" name="Google Shape;421;g2c68df95507_0_392"/>
+          <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g409dde0b7da_0_350"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12343461" cy="12298214"/>
+          <a:xfrm rot="1397031">
+            <a:off x="241391" y="1597596"/>
+            <a:ext cx="7181849" cy="7086599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="422" name="Google Shape;422;g2c68df95507_0_392"/>
+          <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;g409dde0b7da_0_350"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17998149" y="292100"/>
-            <a:ext cx="6909664" cy="9334500"/>
+            <a:off x="13496925" y="219075"/>
+            <a:ext cx="5181600" cy="7000875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;g409dde0b7da_0_350"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;g409dde0b7da_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;g409dde0b7da_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;g409dde0b7da_0_350"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4886325"/>
+            <a:ext cx="3625200" cy="2640450"/>
+            <a:chOff x="11601450" y="4886325"/>
+            <a:chExt cx="3625200" cy="2640450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;g409dde0b7da_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4886325"/>
+              <a:ext cx="3625200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;g409dde0b7da_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="5591175"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="424" name="Google Shape;424;g2c68df95507_0_392"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g2c68df95507_0_392"/>
+          <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g409dde0b7da_0_350"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="4114800"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="430" name="Google Shape;430;g2c68df95507_0_392"/>
+          <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g409dde0b7da_0_350"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="4457700"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="431" name="Google Shape;431;g2c68df95507_0_392"/>
+          <p:cNvPr id="390" name="Google Shape;390;g409dde0b7da_0_350"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="1752600"/>
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="436" name="Shape 436"/>
+        <p:cNvPr id="395" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="437" name="Google Shape;437;g2c68df95507_0_407"/>
+          <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;g409dde0b7da_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8757132" cy="13404528"/>
+          <a:xfrm rot="-1334846">
+            <a:off x="12465071" y="1864541"/>
+            <a:ext cx="8963025" cy="8286750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="438" name="Google Shape;438;g2c68df95507_0_407"/>
+          <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;g409dde0b7da_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7195077" cy="5501530"/>
+          <a:xfrm rot="947775">
+            <a:off x="2836400" y="-67390"/>
+            <a:ext cx="4562475" cy="4676775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="439" name="Google Shape;439;g2c68df95507_0_407"/>
+          <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;g409dde0b7da_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1930641" y="3746500"/>
-            <a:ext cx="8751394" cy="11645900"/>
+            <a:off x="-1447800" y="2809875"/>
+            <a:ext cx="6562725" cy="8734425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;g409dde0b7da_0_365"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;g409dde0b7da_0_365"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g409dde0b7da_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g409dde0b7da_0_365"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644700" cy="2183250"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644700" cy="2183250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g409dde0b7da_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g409dde0b7da_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3190875"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;g2c68df95507_0_407"/>
+          <p:cNvPr id="405" name="Google Shape;405;g409dde0b7da_0_365"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="939900"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...2 lines deleted...]
-                <a:sym typeface="Barriecito"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g2c68df95507_0_407"/>
+          <p:cNvPr id="406" name="Google Shape;406;g409dde0b7da_0_365"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4254500"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1557900"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="448" name="Google Shape;448;g2c68df95507_0_407"/>
+          <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;g409dde0b7da_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="449" name="Google Shape;449;g2c68df95507_0_407"/>
+          <p:cNvPr descr="preencoded.png" id="408" name="Google Shape;408;g409dde0b7da_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvPr id="413" name="Shape 413"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="455" name="Google Shape;455;g2c68df95507_0_424"/>
+          <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;g409dde0b7da_0_382"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9165532" cy="6552530"/>
+          <a:xfrm rot="816982">
+            <a:off x="-161680" y="4278429"/>
+            <a:ext cx="5860889" cy="5800854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="456" name="Google Shape;456;g2c68df95507_0_424"/>
+          <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;g409dde0b7da_0_382"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9462683" cy="11023600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10848975" y="1009650"/>
+            <a:ext cx="7096125" cy="8267700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="416" name="Google Shape;416;g409dde0b7da_0_382"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;g409dde0b7da_0_382"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g409dde0b7da_0_382"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g409dde0b7da_0_382"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1295400" y="6076950"/>
+            <a:ext cx="4377600" cy="2183250"/>
+            <a:chOff x="1295400" y="6076950"/>
+            <a:chExt cx="4377600" cy="2183250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g409dde0b7da_0_382"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6076950"/>
+              <a:ext cx="4377600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g409dde0b7da_0_382"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6781800"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g2c68df95507_0_424"/>
+          <p:cNvPr id="422" name="Google Shape;422;g409dde0b7da_0_382"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="5215500"/>
+            <a:off x="1295400" y="1362075"/>
+            <a:ext cx="5153100" cy="3924300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;g2c68df95507_0_424"/>
+          <p:cNvPr id="423" name="Google Shape;423;g409dde0b7da_0_382"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="4114800"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="424" name="Google Shape;424;g409dde0b7da_0_382"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-[...37 lines deleted...]
-      </p:pic>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="425" name="Google Shape;425;g409dde0b7da_0_382"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="426" name="Google Shape;426;g409dde0b7da_0_382"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="471" name="Shape 471"/>
+        <p:cNvPr id="431" name="Shape 431"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="472" name="Google Shape;472;g2c68df95507_0_440"/>
+          <p:cNvPr descr="preencoded.png" id="432" name="Google Shape;432;g409dde0b7da_0_399"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g409dde0b7da_0_399"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g409dde0b7da_0_399"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g409dde0b7da_0_399"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g2c68df95507_0_440"/>
+          <p:cNvPr id="436" name="Google Shape;436;g409dde0b7da_0_399"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="1557900"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="441" name="Shape 441"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g2c68df95507_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;g409dde0b7da_0_408"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3772371" y="3149600"/>
-            <a:ext cx="9894537" cy="14008100"/>
+            <a:off x="-2828925" y="2362200"/>
+            <a:ext cx="7419975" cy="10506075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="482" name="Google Shape;482;g2c68df95507_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;g409dde0b7da_0_408"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11717600" cy="9363024"/>
+          <a:xfrm rot="1159389">
+            <a:off x="11664708" y="241820"/>
+            <a:ext cx="7488739" cy="6320497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="444" name="Google Shape;444;g409dde0b7da_0_408"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;g409dde0b7da_0_408"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="484" name="Google Shape;484;g2c68df95507_0_448"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="485" name="Google Shape;485;g2c68df95507_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;g409dde0b7da_0_408"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="50800"/>
-            <a:ext cx="7646356" cy="4597400"/>
+            <a:off x="11563350" y="38100"/>
+            <a:ext cx="5734050" cy="3448050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="486" name="Google Shape;486;g2c68df95507_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="448" name="Google Shape;448;g409dde0b7da_0_408"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="4914900"/>
-            <a:ext cx="7646356" cy="8801100"/>
+            <a:off x="11563350" y="3686175"/>
+            <a:ext cx="5734050" cy="6600825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;g2c68df95507_0_448"/>
+          <p:cNvPr id="449" name="Google Shape;449;g409dde0b7da_0_408"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609676" y="3009900"/>
-[...82 lines deleted...]
-            <a:ext cx="1354800" cy="2497800"/>
+            <a:off x="457200" y="2524125"/>
+            <a:ext cx="1036200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="450" name="Google Shape;450;g409dde0b7da_0_408"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1219200" y="2257425"/>
+            <a:ext cx="4282500" cy="2107050"/>
+            <a:chOff x="1219200" y="2257425"/>
+            <a:chExt cx="4282500" cy="2107050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1219200" y="2257425"/>
+              <a:ext cx="4282500" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1219200" y="2886075"/>
+              <a:ext cx="4251900" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="490" name="Google Shape;490;g2c68df95507_0_448"/>
+          <p:cNvPr id="453" name="Google Shape;453;g409dde0b7da_0_408"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1625803" y="3009900"/>
-[...249 lines deleted...]
-            <a:ext cx="1354800" cy="2497800"/>
+            <a:off x="457200" y="6067425"/>
+            <a:ext cx="1036200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="454" name="Google Shape;454;g409dde0b7da_0_408"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1219200" y="5572125"/>
+            <a:ext cx="4282500" cy="2564250"/>
+            <a:chOff x="1219200" y="5572125"/>
+            <a:chExt cx="4282500" cy="2564250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1219200" y="5572125"/>
+              <a:ext cx="4282500" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="456" name="Google Shape;456;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1219200" y="6200775"/>
+              <a:ext cx="4251900" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g2c68df95507_0_448"/>
+          <p:cNvPr id="457" name="Google Shape;457;g409dde0b7da_0_408"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1625803" y="7429500"/>
-[...249 lines deleted...]
-            <a:ext cx="1354800" cy="2497800"/>
+            <a:off x="6086475" y="6067425"/>
+            <a:ext cx="1036200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;g409dde0b7da_0_408"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6848475" y="5572125"/>
+            <a:ext cx="4282500" cy="2564250"/>
+            <a:chOff x="6848475" y="5572125"/>
+            <a:chExt cx="4282500" cy="2564250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="459" name="Google Shape;459;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6848475" y="5572125"/>
+              <a:ext cx="4282500" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6848475" y="6200775"/>
+              <a:ext cx="4251900" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="502" name="Google Shape;502;g2c68df95507_0_448"/>
+          <p:cNvPr id="461" name="Google Shape;461;g409dde0b7da_0_408"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9132441" y="7429500"/>
-[...249 lines deleted...]
-            <a:ext cx="1354800" cy="2497800"/>
+            <a:off x="6086475" y="2524125"/>
+            <a:ext cx="1036200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;g409dde0b7da_0_408"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9132441" y="3009900"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="6848475" y="2257425"/>
+            <a:ext cx="4282500" cy="2107050"/>
+            <a:chOff x="6848475" y="2257425"/>
+            <a:chExt cx="4282500" cy="2107050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6848475" y="2257425"/>
+              <a:ext cx="4282500" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="464" name="Google Shape;464;g409dde0b7da_0_408"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6848475" y="2886075"/>
+              <a:ext cx="4251900" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g2c68df95507_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;g409dde0b7da_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12343461" cy="12298202"/>
+          <a:xfrm rot="1397031">
+            <a:off x="241391" y="1597596"/>
+            <a:ext cx="7181849" cy="7086599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g2c68df95507_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g409dde0b7da_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17998149" y="292100"/>
-            <a:ext cx="6909664" cy="9334500"/>
+            <a:off x="13496925" y="219075"/>
+            <a:ext cx="5181600" cy="7000875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;g409dde0b7da_0_12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g409dde0b7da_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Google Shape;33;g409dde0b7da_0_12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;g2c68df95507_0_12"/>
+          <p:cNvPr id="34" name="Google Shape;34;g409dde0b7da_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6613200" cy="2497800"/>
+            <a:off x="2882265" y="2552700"/>
+            <a:ext cx="4979700" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g2c68df95507_0_12"/>
+          <p:cNvPr id="35" name="Google Shape;35;g409dde0b7da_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7108655" y="6413500"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="1579245" y="4810125"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g409dde0b7da_0_12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9753600" y="981075"/>
+            <a:ext cx="7153275" cy="8315325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="515" name="Shape 515"/>
+        <p:cNvPr id="469" name="Shape 469"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="516" name="Google Shape;516;g2c68df95507_0_482"/>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;g409dde0b7da_0_435"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8757132" cy="13404528"/>
+          <a:xfrm rot="-1334846">
+            <a:off x="12465071" y="1864541"/>
+            <a:ext cx="8963025" cy="8286750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="517" name="Google Shape;517;g2c68df95507_0_482"/>
+          <p:cNvPr descr="preencoded.png" id="471" name="Google Shape;471;g409dde0b7da_0_435"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7195077" cy="5501530"/>
+          <a:xfrm rot="947775">
+            <a:off x="2836400" y="-67390"/>
+            <a:ext cx="4562475" cy="4676775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="518" name="Google Shape;518;g2c68df95507_0_482"/>
+          <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;g409dde0b7da_0_435"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1930641" y="3746500"/>
-            <a:ext cx="8751394" cy="11645900"/>
+            <a:off x="-1447800" y="2809875"/>
+            <a:ext cx="6562725" cy="8734425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;g409dde0b7da_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="474" name="Google Shape;474;g409dde0b7da_0_435"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g409dde0b7da_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="519" name="Google Shape;519;g2c68df95507_0_482"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="520" name="Google Shape;520;g2c68df95507_0_482"/>
+          <p:cNvPr descr="preencoded.png" id="476" name="Google Shape;476;g409dde0b7da_0_435"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="521" name="Google Shape;521;g2c68df95507_0_482"/>
+          <p:cNvPr id="477" name="Google Shape;477;g409dde0b7da_0_435"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5025595" y="1193800"/>
-            <a:ext cx="14348700" cy="1557900"/>
+            <a:off x="3819525" y="895350"/>
+            <a:ext cx="10658400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="478" name="Google Shape;478;g409dde0b7da_0_435"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1466850" y="3352800"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="3352800"/>
+            <a:chExt cx="4425300" cy="1649850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="479" name="Google Shape;479;g409dde0b7da_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3352800"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;g409dde0b7da_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3981450"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="481" name="Google Shape;481;g409dde0b7da_0_435"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1466850" y="5372100"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="5372100"/>
+            <a:chExt cx="4425300" cy="1649850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;g409dde0b7da_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5372100"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;g409dde0b7da_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6000750"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="484" name="Google Shape;484;g409dde0b7da_0_435"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="1466850" y="7391400"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="7391400"/>
+            <a:chExt cx="4425300" cy="1649850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="485" name="Google Shape;485;g409dde0b7da_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7391400"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;g409dde0b7da_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8020050"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="538" name="Shape 538"/>
+        <p:cNvPr id="491" name="Shape 491"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="539" name="Google Shape;539;g2c68df95507_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="492" name="Google Shape;492;g409dde0b7da_0_456"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9165532" cy="6552530"/>
+          <a:xfrm rot="816982">
+            <a:off x="-161680" y="4278429"/>
+            <a:ext cx="5860889" cy="5800854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="540" name="Google Shape;540;g2c68df95507_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="493" name="Google Shape;493;g409dde0b7da_0_456"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9462683" cy="11023600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10848975" y="1009650"/>
+            <a:ext cx="7096125" cy="8267700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;g409dde0b7da_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="497" name="Google Shape;497;g409dde0b7da_0_456"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="5157788"/>
+            <a:ext cx="18288000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3905325" y="5086350"/>
+            <a:ext cx="142800" cy="5200558"/>
+            <a:chOff x="3905325" y="5086350"/>
+            <a:chExt cx="142800" cy="5200558"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3905325" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g409dde0b7da_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1457363" y="7758058"/>
+              <a:ext cx="5057700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFDFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7038975" y="3371903"/>
+            <a:ext cx="142800" cy="1857322"/>
+            <a:chOff x="7038975" y="3371903"/>
+            <a:chExt cx="142800" cy="1857322"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="7038975" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;g409dde0b7da_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6262688" y="4229153"/>
+              <a:ext cx="1714500" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFDFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10172775" y="5086350"/>
+            <a:ext cx="142800" cy="1390803"/>
+            <a:chOff x="10172775" y="5086350"/>
+            <a:chExt cx="142800" cy="1390803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10172775" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;g409dde0b7da_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="9629662" y="5853153"/>
+              <a:ext cx="1248000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFDFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="507" name="Google Shape;507;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13306425" y="1381074"/>
+            <a:ext cx="142800" cy="3848151"/>
+            <a:chOff x="13306425" y="1381074"/>
+            <a:chExt cx="142800" cy="3848151"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13306425" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;g409dde0b7da_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11534737" y="3233724"/>
+              <a:ext cx="3705300" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFDFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="510" name="Google Shape;510;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="685800"/>
+            <a:ext cx="4823400" cy="4202550"/>
+            <a:chOff x="1028700" y="685800"/>
+            <a:chExt cx="4823400" cy="4202550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;g409dde0b7da_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="685800"/>
+              <a:ext cx="4762500" cy="2314575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3228975"/>
+              <a:ext cx="1148700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3867150"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="514" name="Google Shape;514;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4162425" y="5543550"/>
+            <a:ext cx="3156600" cy="4324350"/>
+            <a:chOff x="4162425" y="5543550"/>
+            <a:chExt cx="3156600" cy="4324350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="5543550"/>
+              <a:ext cx="1320300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="6181725"/>
+              <a:ext cx="3156600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="517" name="Google Shape;517;g409dde0b7da_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="7324725"/>
+              <a:ext cx="3095625" cy="2543175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="541" name="Google Shape;541;g2c68df95507_0_504"/>
+          <p:cNvPr id="518" name="Google Shape;518;g409dde0b7da_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...380 lines deleted...]
-            <a:ext cx="1524300" cy="698400"/>
+            <a:off x="10429875" y="5543550"/>
+            <a:ext cx="1320300" cy="529500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
-              <a:t>Eclipse</a:t>
+              <a:t>Betrayal</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="554" name="Google Shape;554;g2c68df95507_0_504"/>
+          <p:cNvPr id="519" name="Google Shape;519;g409dde0b7da_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="5156200"/>
-[...41 lines deleted...]
-            <a:ext cx="6486300" cy="1354800"/>
+            <a:off x="10429875" y="6181725"/>
+            <a:ext cx="7557000" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Rare event causes unpredictable magic.</a:t>
+              <a:t>Queen's advisor revealed as spy.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="556" name="Google Shape;556;g2c68df95507_0_504"/>
+          <p:cNvPr id="520" name="Google Shape;520;g409dde0b7da_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="7391400"/>
-[...82 lines deleted...]
-            <a:ext cx="1752900" cy="698400"/>
+            <a:off x="7296150" y="3305175"/>
+            <a:ext cx="958200" cy="529500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
-              <a:t>Invasion</a:t>
+              <a:t>Quest</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="559" name="Google Shape;559;g2c68df95507_0_504"/>
+          <p:cNvPr id="521" name="Google Shape;521;g409dde0b7da_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="8242300"/>
-[...41 lines deleted...]
-            <a:ext cx="4263600" cy="1354800"/>
+            <a:off x="7296150" y="3943350"/>
+            <a:ext cx="4823400" cy="1021200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Kingdom attacked by monsters.</a:t>
+              <a:t>Adventurers seek immortal artifact.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="522" name="Google Shape;522;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5550594" y="9766300"/>
-[...10 lines deleted...]
-      </p:pic>
+            <a:off x="13563600" y="1381125"/>
+            <a:ext cx="3690000" cy="3507225"/>
+            <a:chOff x="13563600" y="1381125"/>
+            <a:chExt cx="3690000" cy="3507225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="523" name="Google Shape;523;g409dde0b7da_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="1381125"/>
+              <a:ext cx="3629025" cy="1619250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="524" name="Google Shape;524;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3228975"/>
+              <a:ext cx="1053600" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3867150"/>
+              <a:ext cx="3690000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;g409dde0b7da_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="771525" y="685671"/>
+            <a:ext cx="142800" cy="4543555"/>
+            <a:chOff x="771525" y="685671"/>
+            <a:chExt cx="142800" cy="4543555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;g409dde0b7da_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="771525" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;g409dde0b7da_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="-1347862" y="2886021"/>
+              <a:ext cx="4400700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFDFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="562" name="Google Shape;562;g2c68df95507_0_504"/>
+          <p:cNvPr id="529" name="Google Shape;529;g409dde0b7da_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13908238" y="7391400"/>
-[...801 lines deleted...]
-            <a:ext cx="12278100" cy="1557900"/>
+            <a:off x="7839075" y="8791575"/>
+            <a:ext cx="9105900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="584" name="Shape 584"/>
+        <p:cNvPr id="534" name="Shape 534"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="585" name="Google Shape;585;g2c68df95507_0_549"/>
+          <p:cNvPr descr="preencoded.png" id="535" name="Google Shape;535;g409dde0b7da_0_498"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3772371" y="3149600"/>
-            <a:ext cx="9894537" cy="14008100"/>
+            <a:off x="-2828925" y="2362200"/>
+            <a:ext cx="7419975" cy="10506075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="586" name="Google Shape;586;g2c68df95507_0_549"/>
+          <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;g409dde0b7da_0_498"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11717600" cy="9363024"/>
+          <a:xfrm rot="1159389">
+            <a:off x="11664708" y="241820"/>
+            <a:ext cx="7488739" cy="6320497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="537" name="Google Shape;537;g409dde0b7da_0_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="538" name="Google Shape;538;g409dde0b7da_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;g409dde0b7da_0_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="587" name="Google Shape;587;g2c68df95507_0_549"/>
+          <p:cNvPr id="540" name="Google Shape;540;g409dde0b7da_0_498"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1557900"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="541" name="Google Shape;541;g409dde0b7da_0_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="4726275" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="542" name="Google Shape;542;g409dde0b7da_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="543" name="Google Shape;543;g409dde0b7da_0_498"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3419475"/>
+              <a:ext cx="2221200" cy="1230750"/>
+              <a:chOff x="4543425" y="3419475"/>
+              <a:chExt cx="2221200" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="544" name="Google Shape;544;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3419475"/>
+                <a:ext cx="1512600" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Barriecito"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Barriecito"/>
+                    <a:ea typeface="Barriecito"/>
+                    <a:cs typeface="Barriecito"/>
+                    <a:sym typeface="Barriecito"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="545" name="Google Shape;545;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4086225"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="546" name="Google Shape;546;g409dde0b7da_0_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="4726275" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;g409dde0b7da_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;g409dde0b7da_0_498"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7077075"/>
+              <a:ext cx="2221200" cy="1230750"/>
+              <a:chOff x="11534775" y="7077075"/>
+              <a:chExt cx="2221200" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="549" name="Google Shape;549;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7077075"/>
+                <a:ext cx="1512600" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Barriecito"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Barriecito"/>
+                    <a:ea typeface="Barriecito"/>
+                    <a:cs typeface="Barriecito"/>
+                    <a:sym typeface="Barriecito"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="550" name="Google Shape;550;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7743825"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;g409dde0b7da_0_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4559300"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="5084475" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="5084475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;g409dde0b7da_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;g409dde0b7da_0_498"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7077075"/>
+              <a:ext cx="2579400" cy="1230750"/>
+              <a:chOff x="4543425" y="7077075"/>
+              <a:chExt cx="2579400" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="554" name="Google Shape;554;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7077075"/>
+                <a:ext cx="2579400" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Barriecito"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Barriecito"/>
+                    <a:ea typeface="Barriecito"/>
+                    <a:cs typeface="Barriecito"/>
+                    <a:sym typeface="Barriecito"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="555" name="Google Shape;555;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7743825"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="556" name="Google Shape;556;g409dde0b7da_0_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4559300"/>
-[...1149 lines deleted...]
-      </p:sp>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="5507475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="5507475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="557" name="Google Shape;557;g409dde0b7da_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;g409dde0b7da_0_498"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3419475"/>
+              <a:ext cx="3002400" cy="1230750"/>
+              <a:chOff x="11534775" y="3419475"/>
+              <a:chExt cx="3002400" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="559" name="Google Shape;559;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3419475"/>
+                <a:ext cx="1674600" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Barriecito"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Barriecito"/>
+                    <a:ea typeface="Barriecito"/>
+                    <a:cs typeface="Barriecito"/>
+                    <a:sym typeface="Barriecito"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="560" name="Google Shape;560;g409dde0b7da_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4086225"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="622" name="Shape 622"/>
+        <p:cNvPr id="565" name="Shape 565"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="623" name="Google Shape;623;g2c68df95507_0_586"/>
+          <p:cNvPr descr="preencoded.png" id="566" name="Google Shape;566;g409dde0b7da_0_528"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12343461" cy="12298214"/>
+          <a:xfrm rot="9402969">
+            <a:off x="10864760" y="1597597"/>
+            <a:ext cx="7181849" cy="7086599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="624" name="Google Shape;624;g2c68df95507_0_586"/>
+          <p:cNvPr descr="preencoded.png" id="567" name="Google Shape;567;g409dde0b7da_0_528"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6909664" cy="9334500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-390525" y="219075"/>
+            <a:ext cx="5181600" cy="7000875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="625" name="Google Shape;625;g2c68df95507_0_586"/>
+          <p:cNvPr descr="preencoded.png" id="568" name="Google Shape;568;g409dde0b7da_0_528"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10605826" y="2184400"/>
-            <a:ext cx="12917514" cy="9867900"/>
+            <a:off x="9144000" y="466725"/>
+            <a:ext cx="7848600" cy="9229725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="626" name="Google Shape;626;g2c68df95507_0_586"/>
+          <p:cNvPr id="569" name="Google Shape;569;g409dde0b7da_0_528"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143143" y="6578600"/>
-            <a:ext cx="9598200" cy="4910700"/>
+            <a:off x="857250" y="4933950"/>
+            <a:ext cx="7157100" cy="3688200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="627" name="Google Shape;627;g2c68df95507_0_586"/>
+          <p:cNvPr id="570" name="Google Shape;570;g409dde0b7da_0_528"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143143" y="2882900"/>
-            <a:ext cx="8556600" cy="2777100"/>
+            <a:off x="857250" y="2162175"/>
+            <a:ext cx="6315000" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="628" name="Google Shape;628;g2c68df95507_0_586"/>
+          <p:cNvPr id="571" name="Google Shape;571;g409dde0b7da_0_528"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="6294937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="4644450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="572" name="Google Shape;572;g409dde0b7da_0_528"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-[...58 lines deleted...]
-      </p:pic>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="573" name="Google Shape;573;g409dde0b7da_0_528"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;g409dde0b7da_0_528"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="39" name="Google Shape;39;g2c68df95507_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;g409dde0b7da_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8757132" cy="13404528"/>
+          <a:xfrm rot="-1334846">
+            <a:off x="12465071" y="1864539"/>
+            <a:ext cx="8963025" cy="8286750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;g2c68df95507_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;g409dde0b7da_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7195077" cy="5501540"/>
+          <a:xfrm rot="947775">
+            <a:off x="2836400" y="-67390"/>
+            <a:ext cx="4562475" cy="4676775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="41" name="Google Shape;41;g2c68df95507_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;g409dde0b7da_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1930641" y="3746500"/>
-            <a:ext cx="8751394" cy="11645900"/>
+            <a:off x="-1447800" y="2809875"/>
+            <a:ext cx="6562725" cy="8734425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;g409dde0b7da_0_24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="42" name="Google Shape;42;g2c68df95507_0_22"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="43" name="Google Shape;43;g2c68df95507_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;g409dde0b7da_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9869133" y="1511300"/>
-            <a:ext cx="12917514" cy="11391900"/>
+            <a:off x="7896225" y="1447800"/>
+            <a:ext cx="8486775" cy="8058150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1581150" y="2171700"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1581150" y="2171700"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="2171700"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A9CDFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1882140" y="2425065"/>
+              <a:ext cx="617100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A9CDFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A9CDFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2952750" y="2238375"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="2952750" y="2238375"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="2238375"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="2867025"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1581150" y="4210050"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1581150" y="4210050"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="4210050"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A9CDFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1882140" y="4463415"/>
+              <a:ext cx="617100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A9CDFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A9CDFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2952750" y="4276725"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="2952750" y="4276725"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="4276725"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="4905375"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1581150" y="6248400"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1581150" y="6248400"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="6248400"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A9CDFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1882140" y="6501765"/>
+              <a:ext cx="617100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A9CDFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A9CDFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2952750" y="6315075"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="2952750" y="6315075"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="6315075"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="6943725"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1581150" y="8286750"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1581150" y="8286750"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="8286750"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A9CDFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1882140" y="8540115"/>
+              <a:ext cx="617100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A9CDFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A9CDFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g409dde0b7da_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2952750" y="8353425"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="2952750" y="8353425"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="8353425"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g409dde0b7da_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="8982075"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g409dde0b7da_0_24"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="2895600"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="1581001" y="3786188"/>
+            <a:ext cx="1371900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...69 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:srgbClr val="A9CDFF"/>
+              <a:srgbClr val="235DAF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;g409dde0b7da_0_24"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2514914" y="3238500"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="1581001" y="5824538"/>
+            <a:ext cx="1371900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:srgbClr val="A9CDFF"/>
+              <a:srgbClr val="235DAF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g409dde0b7da_0_24"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2514914" y="5956300"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="1581001" y="7862888"/>
+            <a:ext cx="1371900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:srgbClr val="A9CDFF"/>
+              <a:srgbClr val="235DAF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;g2c68df95507_0_22"/>
+          <p:cNvPr id="76" name="Google Shape;76;g409dde0b7da_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2514914" y="8674100"/>
-[...781 lines deleted...]
-            <a:ext cx="12417900" cy="2497800"/>
+            <a:off x="4695825" y="476250"/>
+            <a:ext cx="9332700" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="83" name="Shape 83"/>
+        <p:cNvPr id="81" name="Shape 81"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="84" name="Google Shape;84;g2c68df95507_0_66"/>
+          <p:cNvPr descr="preencoded.png" id="82" name="Google Shape;82;g409dde0b7da_0_63"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9165532" cy="6552533"/>
+          <a:xfrm rot="816982">
+            <a:off x="-161680" y="4278434"/>
+            <a:ext cx="5860889" cy="5800854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="85" name="Google Shape;85;g2c68df95507_0_66"/>
+          <p:cNvPr descr="preencoded.png" id="83" name="Google Shape;83;g409dde0b7da_0_63"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9462683" cy="11023600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10848975" y="1009650"/>
+            <a:ext cx="7096125" cy="8267700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;g409dde0b7da_0_63"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;g409dde0b7da_0_63"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="86" name="Google Shape;86;g409dde0b7da_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g2c68df95507_0_66"/>
+          <p:cNvPr id="87" name="Google Shape;87;g409dde0b7da_0_63"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="13916700" cy="1557900"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="10449000" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;g409dde0b7da_0_63"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;g409dde0b7da_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="90" name="Google Shape;90;g409dde0b7da_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="96" name="Google Shape;96;g2c68df95507_0_77"/>
+          <p:cNvPr descr="preencoded.png" id="96" name="Google Shape;96;g409dde0b7da_0_76"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3772371" y="3149600"/>
-            <a:ext cx="9894537" cy="14008100"/>
+            <a:off x="-2828925" y="2362200"/>
+            <a:ext cx="7419975" cy="10506075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="97" name="Google Shape;97;g2c68df95507_0_77"/>
+          <p:cNvPr descr="preencoded.png" id="97" name="Google Shape;97;g409dde0b7da_0_76"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11717600" cy="9363032"/>
+          <a:xfrm rot="1159389">
+            <a:off x="11664708" y="241820"/>
+            <a:ext cx="7488739" cy="6320497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;g409dde0b7da_0_76"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;g409dde0b7da_0_76"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;g409dde0b7da_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="99" name="Google Shape;99;g2c68df95507_0_77"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="100" name="Google Shape;100;g2c68df95507_0_77"/>
+          <p:cNvPr descr="preencoded.png" id="101" name="Google Shape;101;g409dde0b7da_0_76"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;g409dde0b7da_0_76"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3792975"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3792975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;g409dde0b7da_0_76"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="742950" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="104" name="Google Shape;104;g409dde0b7da_0_76"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="2990850"/>
+              <a:ext cx="5997000" cy="2640450"/>
+              <a:chOff x="1876425" y="2990850"/>
+              <a:chExt cx="5997000" cy="2640450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="105" name="Google Shape;105;g409dde0b7da_0_76"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="2990850"/>
+                <a:ext cx="5997000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Barriecito"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Barriecito"/>
+                    <a:ea typeface="Barriecito"/>
+                    <a:cs typeface="Barriecito"/>
+                    <a:sym typeface="Barriecito"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="106" name="Google Shape;106;g409dde0b7da_0_76"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3695700"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g409dde0b7da_0_76"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-[...412 lines deleted...]
-      </p:sp>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3507225"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3507225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g409dde0b7da_0_76"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="971550" cy="666750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g409dde0b7da_0_76"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="6838950"/>
+              <a:ext cx="5997000" cy="2640450"/>
+              <a:chOff x="1876425" y="6838950"/>
+              <a:chExt cx="5997000" cy="2640450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="110" name="Google Shape;110;g409dde0b7da_0_76"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="6838950"/>
+                <a:ext cx="5997000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Barriecito"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Barriecito"/>
+                    <a:ea typeface="Barriecito"/>
+                    <a:cs typeface="Barriecito"/>
+                    <a:sym typeface="Barriecito"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="111" name="Google Shape;111;g409dde0b7da_0_76"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7543800"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="116" name="Google Shape;116;g2c68df95507_0_96"/>
+          <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;g409dde0b7da_0_96"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8757132" cy="13404528"/>
+          <a:xfrm rot="-1334846">
+            <a:off x="12465071" y="1864541"/>
+            <a:ext cx="8963025" cy="8286750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="117" name="Google Shape;117;g2c68df95507_0_96"/>
+          <p:cNvPr descr="preencoded.png" id="118" name="Google Shape;118;g409dde0b7da_0_96"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7195077" cy="5501537"/>
+          <a:xfrm rot="947775">
+            <a:off x="2836400" y="-67390"/>
+            <a:ext cx="4562475" cy="4676775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="118" name="Google Shape;118;g2c68df95507_0_96"/>
+          <p:cNvPr descr="preencoded.png" id="119" name="Google Shape;119;g409dde0b7da_0_96"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1930641" y="3746500"/>
-            <a:ext cx="8751394" cy="11645900"/>
+            <a:off x="-1447800" y="2809875"/>
+            <a:ext cx="6562725" cy="8734425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;g409dde0b7da_0_96"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;g409dde0b7da_0_96"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;g409dde0b7da_0_96"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="124" name="Google Shape;124;g409dde0b7da_0_96"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Google Shape;125;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="5448300"/>
+              <a:ext cx="3579600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="6457950"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Google Shape;127;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2847975" y="8743950"/>
+              <a:ext cx="950700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;g409dde0b7da_0_96"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;g409dde0b7da_0_96"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12944475" y="5448300"/>
+              <a:ext cx="3579600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="6457950"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14258925" y="8743950"/>
+              <a:ext cx="950700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;g409dde0b7da_0_96"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-[...92 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7462837" y="885825"/>
+              <a:ext cx="3131700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="135" name="Google Shape;135;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1895475"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;g409dde0b7da_0_96"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4181475"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g409dde0b7da_0_96"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8553450" y="8743950"/>
+              <a:ext cx="950700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...881 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvPr id="142" name="Shape 142"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="150" name="Google Shape;150;g2c68df95507_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;g409dde0b7da_0_121"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12343461" cy="12298202"/>
+          <a:xfrm rot="1397031">
+            <a:off x="241391" y="1597596"/>
+            <a:ext cx="7181849" cy="7086599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g2c68df95507_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g409dde0b7da_0_121"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17998149" y="292100"/>
-            <a:ext cx="6909664" cy="9334500"/>
+            <a:off x="13496925" y="219075"/>
+            <a:ext cx="5181600" cy="7000875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g409dde0b7da_0_121"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;g409dde0b7da_0_121"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;g409dde0b7da_0_121"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;g2c68df95507_0_129"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;g2c68df95507_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;g409dde0b7da_0_121"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1498600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;g409dde0b7da_0_121"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="4597400"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="4048125" y="3448050"/>
+            <a:ext cx="10321275" cy="3520350"/>
+            <a:chOff x="4048125" y="3448050"/>
+            <a:chExt cx="10321275" cy="3520350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="150" name="Google Shape;150;g409dde0b7da_0_121"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="3448050"/>
+              <a:ext cx="10292700" cy="2922300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;g409dde0b7da_0_121"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11544300" y="6438900"/>
+              <a:ext cx="2825100" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="162" name="Shape 162"/>
+        <p:cNvPr id="156" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="163" name="Google Shape;163;g2c68df95507_0_141"/>
+          <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;g409dde0b7da_0_134"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9165532" cy="6552530"/>
+          <a:xfrm rot="816982">
+            <a:off x="-161680" y="4278429"/>
+            <a:ext cx="5860889" cy="5800854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="164" name="Google Shape;164;g2c68df95507_0_141"/>
+          <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;g409dde0b7da_0_134"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9462683" cy="11023600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10848975" y="1009650"/>
+            <a:ext cx="7096125" cy="8267700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g2c68df95507_0_141"/>
+          <p:cNvPr id="159" name="Google Shape;159;g409dde0b7da_0_134"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2104230" y="1079500"/>
-            <a:ext cx="20216700" cy="1557900"/>
+            <a:off x="1628775" y="809625"/>
+            <a:ext cx="15059100" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;g409dde0b7da_0_134"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;g409dde0b7da_0_134"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;g409dde0b7da_0_134"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;g409dde0b7da_0_134"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;g409dde0b7da_0_134"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="235DAF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="165" name="Google Shape;165;g409dde0b7da_0_134"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3390900" y="3924300"/>
+              <a:ext cx="971550" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;g409dde0b7da_0_134"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5057775"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;g409dde0b7da_0_134"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;g409dde0b7da_0_134"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7333" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="235DAF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;g409dde0b7da_0_134"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8629650" y="4057650"/>
+              <a:ext cx="1028700" cy="666751"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;g409dde0b7da_0_134"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="4924425"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Dragon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g409dde0b7da_0_134"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;g409dde0b7da_0_134"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="235DAF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g409dde0b7da_0_134"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077944" y="3981447"/>
+              <a:ext cx="666763" cy="819156"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;g409dde0b7da_0_134"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5000625"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Rainbow</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g2c68df95507_0_141"/>
+          <p:cNvPr id="175" name="Google Shape;175;g409dde0b7da_0_134"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...183 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="1579245" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Barriecito"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...2 lines deleted...]
-                <a:sym typeface="Barriecito"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Unicorn</a:t>
+              <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g2c68df95507_0_141"/>
+          <p:cNvPr id="176" name="Google Shape;176;g409dde0b7da_0_134"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="3695700"/>
-[...117 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="6827520" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Barriecito"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...2 lines deleted...]
-                <a:sym typeface="Barriecito"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Dragon</a:t>
+              <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g2c68df95507_0_141"/>
+          <p:cNvPr id="177" name="Google Shape;177;g409dde0b7da_0_134"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="3695700"/>
-[...117 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="12094845" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...181 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...289 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="091632"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="193" name="Shape 193"/>
+        <p:cNvPr id="182" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="194" name="Google Shape;194;g2c68df95507_0_171"/>
+          <p:cNvPr descr="preencoded.png" id="183" name="Google Shape;183;g409dde0b7da_0_159"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8757132" cy="13404528"/>
+          <a:xfrm rot="-1334846">
+            <a:off x="12465071" y="1864541"/>
+            <a:ext cx="8963025" cy="8286750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="195" name="Google Shape;195;g2c68df95507_0_171"/>
+          <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;g409dde0b7da_0_159"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7195077" cy="5501543"/>
+          <a:xfrm rot="947775">
+            <a:off x="2836400" y="-67390"/>
+            <a:ext cx="4562475" cy="4676775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="196" name="Google Shape;196;g2c68df95507_0_171"/>
+          <p:cNvPr descr="preencoded.png" id="185" name="Google Shape;185;g409dde0b7da_0_159"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1930641" y="3746500"/>
-            <a:ext cx="8751394" cy="11645900"/>
+            <a:off x="-1447800" y="2809875"/>
+            <a:ext cx="6562725" cy="8734425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;g409dde0b7da_0_159"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;g409dde0b7da_0_159"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g2c68df95507_0_171"/>
+          <p:cNvPr id="189" name="Google Shape;189;g409dde0b7da_0_159"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5419200" cy="1557900"/>
+            <a:off x="7239000" y="352425"/>
+            <a:ext cx="4076700" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFDFD"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Barriecito"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Barriecito"/>
                 <a:ea typeface="Barriecito"/>
                 <a:cs typeface="Barriecito"/>
                 <a:sym typeface="Barriecito"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;g409dde0b7da_0_159"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2286000"/>
-[...140 lines deleted...]
-              <a:buClr>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7381800"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7381800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7381800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="235DAF"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;g409dde0b7da_0_159"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3276600" y="2028824"/>
+              <a:ext cx="942975" cy="1000127"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="193" name="Google Shape;193;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7381800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="235DAF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;g409dde0b7da_0_159"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8686778" y="2028824"/>
+              <a:ext cx="923970" cy="1000126"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7381800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="235DAF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;g409dde0b7da_0_159"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14287500" y="2028825"/>
+              <a:ext cx="523875" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3163252" y="3228975"/>
+              <a:ext cx="1169700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4010025"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2625090" y="8201025"/>
+              <a:ext cx="2246100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8649653" y="3228975"/>
+              <a:ext cx="998100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4010025"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8025765" y="8201025"/>
+              <a:ext cx="2246100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13435965" y="3228975"/>
+              <a:ext cx="2226900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="235DAF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="235DAF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4010025"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;g409dde0b7da_0_159"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13312140" y="8201025"/>
+              <a:ext cx="2474700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Barriecito"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Barriecito"/>
+                  <a:ea typeface="Barriecito"/>
+                  <a:cs typeface="Barriecito"/>
+                  <a:sym typeface="Barriecito"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="235DAF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Barriecito"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>