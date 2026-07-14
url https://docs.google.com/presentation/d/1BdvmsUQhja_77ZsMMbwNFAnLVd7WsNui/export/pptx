--- v0 (2026-02-17)
+++ v1 (2026-07-14)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,81 +85,85 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Red Hat Display Black"/>
       <p:bold r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId36"/>
       <p:bold r:id="rId37"/>
       <p:italic r:id="rId38"/>
       <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId40"/>
       <p:bold r:id="rId41"/>
+      <p:italic r:id="rId42"/>
+      <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Red Hat Display"/>
-      <p:bold r:id="rId42"/>
-      <p:boldItalic r:id="rId43"/>
+      <p:regular r:id="rId44"/>
+      <p:bold r:id="rId45"/>
+      <p:italic r:id="rId46"/>
+      <p:boldItalic r:id="rId47"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -348,66 +353,66 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId44" roundtripDataSignature="AMtx7mgmIuxYF2IJDAoju3N1aBICPK4uOA=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId48" roundtripDataSignature="AMtx7mhSL7ltI40sy2nOjKYebyqeWSsRcA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplay-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplay-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplayBlack-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplayBlack-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplay-regular.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplay-italic.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplay-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplay-boldItalic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplayBlack-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RedHatDisplayBlack-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1653,3445 +1658,3445 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2c43d77b96f_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2c43d77b96f_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2c43d77b96f_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="199" name="Shape 199"/>
+        <p:cNvPr id="196" name="Shape 196"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;g2c43d77b96f_0_179:notes"/>
+          <p:cNvPr id="197" name="Google Shape;197;p10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;g2c43d77b96f_0_179:notes"/>
+          <p:cNvPr id="198" name="Google Shape;198;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;g2c43d77b96f_0_179:notes"/>
+          <p:cNvPr id="199" name="Google Shape;199;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="223" name="Shape 223"/>
+        <p:cNvPr id="221" name="Shape 221"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g2c43d77b96f_0_202:notes"/>
+          <p:cNvPr id="222" name="Google Shape;222;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g2c43d77b96f_0_202:notes"/>
+          <p:cNvPr id="223" name="Google Shape;223;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g2c43d77b96f_0_202:notes"/>
+          <p:cNvPr id="224" name="Google Shape;224;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="262" name="Shape 262"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;g2c43d77b96f_0_266:notes"/>
+          <p:cNvPr id="263" name="Google Shape;263;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g2c43d77b96f_0_266:notes"/>
+          <p:cNvPr id="264" name="Google Shape;264;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;g2c43d77b96f_0_266:notes"/>
+          <p:cNvPr id="265" name="Google Shape;265;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="283" name="Shape 283"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g2c43d77b96f_0_290:notes"/>
+          <p:cNvPr id="284" name="Google Shape;284;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g2c43d77b96f_0_290:notes"/>
+          <p:cNvPr id="285" name="Google Shape;285;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g2c43d77b96f_0_290:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="326" name="Shape 326"/>
+        <p:cNvPr id="297" name="Shape 297"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g2c43d77b96f_0_302:notes"/>
+          <p:cNvPr id="298" name="Google Shape;298;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g2c43d77b96f_0_302:notes"/>
+          <p:cNvPr id="299" name="Google Shape;299;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g2c43d77b96f_0_302:notes"/>
+          <p:cNvPr id="300" name="Google Shape;300;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvPr id="314" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g2c43d77b96f_0_329:notes"/>
+          <p:cNvPr id="315" name="Google Shape;315;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g2c43d77b96f_0_329:notes"/>
+          <p:cNvPr id="316" name="Google Shape;316;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;g2c43d77b96f_0_329:notes"/>
+          <p:cNvPr id="317" name="Google Shape;317;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="420" name="Shape 420"/>
+        <p:cNvPr id="378" name="Shape 378"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="421" name="Google Shape;421;g2c43d77b96f_0_394:notes"/>
+          <p:cNvPr id="379" name="Google Shape;379;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="422" name="Google Shape;422;g2c43d77b96f_0_394:notes"/>
+          <p:cNvPr id="380" name="Google Shape;380;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;g2c43d77b96f_0_394:notes"/>
+          <p:cNvPr id="381" name="Google Shape;381;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="435" name="Shape 435"/>
+        <p:cNvPr id="393" name="Shape 393"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g2c43d77b96f_0_408:notes"/>
+          <p:cNvPr id="394" name="Google Shape;394;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;g2c43d77b96f_0_408:notes"/>
+          <p:cNvPr id="395" name="Google Shape;395;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;g2c43d77b96f_0_408:notes"/>
+          <p:cNvPr id="396" name="Google Shape;396;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="451" name="Shape 451"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g2c43d77b96f_0_423:notes"/>
+          <p:cNvPr id="410" name="Google Shape;410;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="453" name="Google Shape;453;g2c43d77b96f_0_423:notes"/>
+          <p:cNvPr id="411" name="Google Shape;411;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;g2c43d77b96f_0_423:notes"/>
+          <p:cNvPr id="412" name="Google Shape;412;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="467" name="Shape 467"/>
+        <p:cNvPr id="426" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g2c43d77b96f_0_438:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;g2c43d77b96f_0_438:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g2c43d77b96f_0_438:notes"/>
+          <p:cNvPr id="429" name="Google Shape;429;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2c43d77b96f_0_12:notes"/>
+          <p:cNvPr id="31" name="Google Shape;31;p2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2c43d77b96f_0_12:notes"/>
+          <p:cNvPr id="32" name="Google Shape;32;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2c43d77b96f_0_12:notes"/>
+          <p:cNvPr id="33" name="Google Shape;33;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="436" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2c43d77b96f_0_446:notes"/>
+          <p:cNvPr id="437" name="Google Shape;437;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g2c43d77b96f_0_446:notes"/>
+          <p:cNvPr id="438" name="Google Shape;438;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g2c43d77b96f_0_446:notes"/>
+          <p:cNvPr id="439" name="Google Shape;439;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="510" name="Shape 510"/>
+        <p:cNvPr id="463" name="Shape 463"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="511" name="Google Shape;511;g2c43d77b96f_0_479:notes"/>
+          <p:cNvPr id="464" name="Google Shape;464;p21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g2c43d77b96f_0_479:notes"/>
+          <p:cNvPr id="465" name="Google Shape;465;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="513" name="Google Shape;513;g2c43d77b96f_0_479:notes"/>
+          <p:cNvPr id="466" name="Google Shape;466;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="531" name="Shape 531"/>
+        <p:cNvPr id="482" name="Shape 482"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="532" name="Google Shape;532;g2c43d77b96f_0_499:notes"/>
+          <p:cNvPr id="483" name="Google Shape;483;p22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="533" name="Google Shape;533;g2c43d77b96f_0_499:notes"/>
+          <p:cNvPr id="484" name="Google Shape;484;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="534" name="Google Shape;534;g2c43d77b96f_0_499:notes"/>
+          <p:cNvPr id="485" name="Google Shape;485;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="567" name="Shape 567"/>
+        <p:cNvPr id="522" name="Shape 522"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="568" name="Google Shape;568;g2c43d77b96f_0_534:notes"/>
+          <p:cNvPr id="523" name="Google Shape;523;p23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="569" name="Google Shape;569;g2c43d77b96f_0_534:notes"/>
+          <p:cNvPr id="524" name="Google Shape;524;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="570" name="Google Shape;570;g2c43d77b96f_0_534:notes"/>
+          <p:cNvPr id="525" name="Google Shape;525;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="594" name="Shape 594"/>
+        <p:cNvPr id="547" name="Shape 547"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="595" name="Google Shape;595;g2c43d77b96f_0_560:notes"/>
+          <p:cNvPr id="548" name="Google Shape;548;p24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="596" name="Google Shape;596;g2c43d77b96f_0_560:notes"/>
+          <p:cNvPr id="549" name="Google Shape;549;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="597" name="Google Shape;597;g2c43d77b96f_0_560:notes"/>
+          <p:cNvPr id="550" name="Google Shape;550;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="657" name="Shape 657"/>
+        <p:cNvPr id="611" name="Shape 611"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="658" name="Google Shape;658;g2c43d77b96f_0_622:notes"/>
+          <p:cNvPr id="612" name="Google Shape;612;p25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="659" name="Google Shape;659;g2c43d77b96f_0_622:notes"/>
+          <p:cNvPr id="613" name="Google Shape;613;p25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="660" name="Google Shape;660;g2c43d77b96f_0_622:notes"/>
+          <p:cNvPr id="614" name="Google Shape;614;p25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2c43d77b96f_0_22:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2c43d77b96f_0_22:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;g2c43d77b96f_0_22:notes"/>
+          <p:cNvPr id="45" name="Google Shape;45;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="89" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2c43d77b96f_0_73:notes"/>
+          <p:cNvPr id="90" name="Google Shape;90;p4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2c43d77b96f_0_73:notes"/>
+          <p:cNvPr id="91" name="Google Shape;91;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g2c43d77b96f_0_73:notes"/>
+          <p:cNvPr id="92" name="Google Shape;92;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g2c43d77b96f_0_82:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g2c43d77b96f_0_82:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g2c43d77b96f_0_82:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="120" name="Shape 120"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g2c43d77b96f_0_99:notes"/>
+          <p:cNvPr id="121" name="Google Shape;121;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g2c43d77b96f_0_99:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;g2c43d77b96f_0_99:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
@@ -5107,462 +5112,462 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g2c43d77b96f_0_123:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;g2c43d77b96f_0_123:notes"/>
+          <p:cNvPr id="142" name="Google Shape;142;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g2c43d77b96f_0_123:notes"/>
+          <p:cNvPr id="143" name="Google Shape;143;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g2c43d77b96f_0_133:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g2c43d77b96f_0_133:notes"/>
+          <p:cNvPr id="154" name="Google Shape;154;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;g2c43d77b96f_0_133:notes"/>
+          <p:cNvPr id="155" name="Google Shape;155;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="166" name="Shape 166"/>
+        <p:cNvPr id="168" name="Shape 168"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;g2c43d77b96f_0_147:notes"/>
+          <p:cNvPr id="169" name="Google Shape;169;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g2c43d77b96f_0_147:notes"/>
+          <p:cNvPr id="170" name="Google Shape;170;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g2c43d77b96f_0_147:notes"/>
+          <p:cNvPr id="171" name="Google Shape;171;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
@@ -5596,51 +5601,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -6316,26509 +6321,23189 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="007042"/>
+          <a:srgbClr val="06492D"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Google Shape;16;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Google Shape;18;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="F2F2F2"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6067425" y="3257550"/>
+            <a:ext cx="6155034" cy="6202113"/>
+            <a:chOff x="6067425" y="3257550"/>
+            <a:chExt cx="6155034" cy="6202113"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="3257550"/>
+              <a:ext cx="6155034" cy="6202113"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="21" name="Google Shape;21;p1"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6094716" y="3288177"/>
+              <a:ext cx="6083713" cy="6098015"/>
+              <a:chOff x="6094716" y="3288177"/>
+              <a:chExt cx="6083713" cy="6098015"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;p1"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId5">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6094716" y="3288177"/>
+                <a:ext cx="6083713" cy="6098015"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="23" name="Google Shape;23;p1"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8884576" y="5879259"/>
+                <a:ext cx="504697" cy="207864"/>
+                <a:chOff x="8884576" y="5879259"/>
+                <a:chExt cx="504697" cy="207864"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;p1"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId6">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect b="0" l="0" r="0" t="0"/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8884576" y="5879259"/>
+                  <a:ext cx="504697" cy="207864"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;p1"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId7">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect b="0" l="0" r="0" t="0"/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8968406" y="5932212"/>
+                  <a:ext cx="294022" cy="103324"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+          </p:grpSp>
+        </p:grpSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;g2c43d77b96f_0_0"/>
+          <p:cNvPr id="26" name="Google Shape;26;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3251606" y="876300"/>
-            <a:ext cx="19738200" cy="5054700"/>
+            <a:off x="2438400" y="657225"/>
+            <a:ext cx="14839950" cy="3829050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
               <a:t>STARBUCKS </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;g2c43d77b96f_0_0"/>
+          <p:cNvPr id="27" name="Google Shape;27;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3954428" y="342900"/>
-            <a:ext cx="16491000" cy="1350300"/>
+            <a:off x="2960370" y="257175"/>
+            <a:ext cx="12376785" cy="1022985"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Red Hat Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display"/>
                 <a:ea typeface="Red Hat Display"/>
                 <a:cs typeface="Red Hat Display"/>
                 <a:sym typeface="Red Hat Display"/>
               </a:rPr>
               <a:t>Free Presentation Template by EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;p1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-593694">
+            <a:off x="12552820" y="4602312"/>
+            <a:ext cx="4993985" cy="4455342"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;p1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="1800000">
+            <a:off x="1912742" y="3811404"/>
+            <a:ext cx="3581400" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="200" name="Shape 200"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="202" name="Google Shape;202;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g2c43d77b96f_0_0"/>
+          <p:cNvPr id="204" name="Google Shape;204;p10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="5819775" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>PRICING PLAN</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630525" cy="6353175"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630525" cy="6353175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829175" cy="6353175"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="007042"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="207" name="Google Shape;207;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3338512" y="2181225"/>
+              <a:ext cx="819150" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829175" cy="6353175"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="007042"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8672512" y="2181225"/>
+              <a:ext cx="952500" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829175" cy="6353175"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="007042"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14073187" y="2181225"/>
+              <a:ext cx="952500" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2953703" y="3495675"/>
+              <a:ext cx="1588770" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>BASIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4181475"/>
+              <a:ext cx="4204200" cy="2811900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2277428" y="7267575"/>
+              <a:ext cx="2941320" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>$10/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8402003" y="3495675"/>
+              <a:ext cx="1493520" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ELITE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4181475"/>
+              <a:ext cx="4204200" cy="2811900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7625715" y="7267575"/>
+              <a:ext cx="3046095" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>$50/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13026390" y="3495675"/>
+              <a:ext cx="3046095" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>LEGENDARY</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4181475"/>
+              <a:ext cx="4204200" cy="2811900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12921615" y="7267575"/>
+              <a:ext cx="3255645" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>$100/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="225" name="Shape 225"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="227" name="Google Shape;227;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="742950" y="1181100"/>
+            <a:ext cx="16811625" cy="7869555"/>
+            <a:chOff x="742950" y="1181100"/>
+            <a:chExt cx="16811625" cy="7869555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="62AB8D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="231" name="Google Shape;231;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520960" y="2749562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="62AB8D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="233" name="Google Shape;233;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2838450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="62AB8D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10782281" y="2689622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="62AB8D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14906626" y="2686047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="742950" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="007042"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4819650" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="007042"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="007042"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12973050" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="007042"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="2790825"/>
+              <a:ext cx="762000" cy="1276350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4867275" y="2790825"/>
+              <a:ext cx="1009650" cy="1276350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9001125" y="2790825"/>
+              <a:ext cx="895350" cy="1276350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="2790825"/>
+              <a:ext cx="781050" cy="1276350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="5819775"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="6429375"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="7534275"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="8143875"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="5819775"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="6429375"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="7534275"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="8143875"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="5819775"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="6429375"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="7534275"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="8143875"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="5819775"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="6429375"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7534275"/>
+              <a:ext cx="3621405" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="8143875"/>
+              <a:ext cx="3613785" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="266" name="Shape 266"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-5743575" y="781050"/>
+            <a:ext cx="9753600" cy="9753600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="007042"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="268" name="Google Shape;268;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="269" name="Google Shape;269;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="19" name="Google Shape;19;g2c43d77b96f_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;g2c43d77b96f_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="271" name="Google Shape;271;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8725991" y="4686300"/>
-            <a:ext cx="8306838" cy="8369300"/>
+            <a:off x="5610225" y="504825"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g2c43d77b96f_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="272" name="Google Shape;272;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8762824" y="4727629"/>
-            <a:ext cx="8210555" cy="8228828"/>
+            <a:off x="742950" y="504825"/>
+            <a:ext cx="4562475" cy="3552825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g2c43d77b96f_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="273" name="Google Shape;273;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12528007" y="8224106"/>
-            <a:ext cx="681135" cy="280498"/>
+            <a:off x="742950" y="4410075"/>
+            <a:ext cx="4562475" cy="5372100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;p12"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12641146" y="8295562"/>
-            <a:ext cx="396810" cy="139428"/>
+            <a:off x="10906125" y="1238250"/>
+            <a:ext cx="5572125" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>SOME DATA</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10906125" y="2657475"/>
+            <a:ext cx="2931795" cy="2036445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>75%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="276" name="Google Shape;276;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10906125" y="4495800"/>
+            <a:ext cx="5974080" cy="1040130"/>
+            <a:chOff x="10906125" y="4495800"/>
+            <a:chExt cx="5974080" cy="1040130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4495800"/>
+              <a:ext cx="5974080" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ENCHANTED CREATURES</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="5029200"/>
+              <a:ext cx="5966460" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10906125" y="5886450"/>
+            <a:ext cx="3055620" cy="2036445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>60%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10906125" y="7724775"/>
+            <a:ext cx="5974080" cy="1040130"/>
+            <a:chOff x="10906125" y="7724775"/>
+            <a:chExt cx="5974080" cy="1040130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="7724775"/>
+              <a:ext cx="5974080" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>MAGIC-WIELDING INDIVIDUALS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="8258175"/>
+              <a:ext cx="5966460" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="203" name="Shape 203"/>
+        <p:cNvPr id="287" name="Shape 287"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="288" name="Google Shape;288;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="12153900" y="-323850"/>
+            <a:ext cx="9753600" cy="9753600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="62AB8D"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3168015" y="2552700"/>
+            <a:ext cx="11942445" cy="5202555"/>
+            <a:chOff x="3168015" y="2552700"/>
+            <a:chExt cx="11942445" cy="5202555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;p13"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942445" cy="4204335"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942445" cy="4204335"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="294" name="Google Shape;294;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4152900" y="2552700"/>
+                <a:ext cx="9972675" cy="3829050"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="007042"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="007042"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="295" name="Google Shape;295;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="5734050"/>
+                <a:ext cx="11942445" cy="1022985"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="6848475"/>
+              <a:ext cx="7014210" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="302" name="Google Shape;302;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9107038" y="469900"/>
-            <a:ext cx="7743600" cy="1684800"/>
+            <a:off x="4267200" y="3686175"/>
+            <a:ext cx="9753600" cy="9753600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...62 lines deleted...]
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="62AB8D"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="304" name="Google Shape;304;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="306" name="Google Shape;306;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-[...76 lines deleted...]
-            <a:ext cx="2108400" cy="1016100"/>
+            <a:off x="2305050" y="2447925"/>
+            <a:ext cx="6808470" cy="2036445"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
-              <a:t>BASIC</a:t>
+              <a:t>233 COINS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="307" name="Google Shape;307;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2235479" y="5994400"/>
-            <a:ext cx="5660700" cy="3742200"/>
+            <a:off x="2512695" y="4057650"/>
+            <a:ext cx="5966460" cy="506730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Red Hat Display"/>
-              <a:buChar char="•"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display"/>
                 <a:ea typeface="Red Hat Display"/>
                 <a:cs typeface="Red Hat Display"/>
                 <a:sym typeface="Red Hat Display"/>
               </a:rPr>
-              <a:t>Access to the entry-level dungeons.</a:t>
+              <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...73 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="308" name="Google Shape;308;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3042030" y="9906000"/>
-            <a:ext cx="3912000" cy="1016100"/>
+            <a:off x="1966912" y="5238750"/>
+            <a:ext cx="7484745" cy="2036445"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
-              <a:t>$10/MONTH</a:t>
+              <a:t>456 HOURS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="309" name="Google Shape;309;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8980022" y="2489200"/>
-[...76 lines deleted...]
-            <a:ext cx="1981500" cy="1016100"/>
+            <a:off x="2512695" y="6848475"/>
+            <a:ext cx="5966460" cy="506730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="007042"/>
+                <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="007042"/>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="Red Hat Display Black"/>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
               </a:rPr>
-              <a:t>ELITE</a:t>
+              <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="310" name="Google Shape;310;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9437280" y="5994400"/>
-            <a:ext cx="5660700" cy="3742200"/>
+            <a:off x="11858625" y="2447925"/>
+            <a:ext cx="2941320" cy="2036445"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="007042"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display"/>
-[...2 lines deleted...]
-                <a:sym typeface="Red Hat Display"/>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
-              <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...73 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="311" name="Google Shape;311;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10173972" y="9906000"/>
-            <a:ext cx="4051800" cy="1016100"/>
+            <a:off x="10132695" y="4057650"/>
+            <a:ext cx="5966460" cy="506730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="Red Hat Display Black"/>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
               </a:rPr>
-              <a:t>$50/MONTH</a:t>
+              <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="312" name="Google Shape;312;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16181822" y="2489200"/>
-[...76 lines deleted...]
-            <a:ext cx="4051800" cy="1016100"/>
+            <a:off x="10896600" y="5238750"/>
+            <a:ext cx="4865370" cy="2036445"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
-              <a:t>LEGENDARY</a:t>
+              <a:t>323 KM</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g2c43d77b96f_0_179"/>
+          <p:cNvPr id="313" name="Google Shape;313;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16639080" y="5994400"/>
-            <a:ext cx="5660700" cy="3742200"/>
+            <a:off x="10132695" y="6848475"/>
+            <a:ext cx="5966460" cy="506730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
-[...1323 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Red Hat Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...4083 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display"/>
                 <a:ea typeface="Red Hat Display"/>
                 <a:cs typeface="Red Hat Display"/>
                 <a:sym typeface="Red Hat Display"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvPr id="318" name="Shape 318"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;g2c43d77b96f_0_329"/>
+          <p:cNvPr id="319" name="Google Shape;319;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5995149" y="8102600"/>
-            <a:ext cx="13006500" cy="13004700"/>
+            <a:off x="-4495800" y="6076950"/>
+            <a:ext cx="9753600" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="62AB8D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="322" name="Google Shape;322;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;g2c43d77b96f_0_329"/>
+          <p:cNvPr id="323" name="Google Shape;323;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>SOME GRAPH</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="367" name="Google Shape;367;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12115800" y="4729163"/>
+              <a:ext cx="1722120" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12568238" y="5338763"/>
+              <a:ext cx="763905" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1592580"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1592580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>TREASURE FOUND</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8572500"/>
+              <a:ext cx="5966460" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1592580"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1592580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>SPELLCASTING </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8572500"/>
+              <a:ext cx="5966460" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="382" name="Shape 382"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;p16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3562350" y="1743075"/>
+            <a:ext cx="9753600" cy="9753600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="007042"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="387" name="Google Shape;387;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="5153025"/>
+            <a:ext cx="6644640" cy="1668780"/>
+            <a:chOff x="10086975" y="5153025"/>
+            <a:chExt cx="6644640" cy="1668780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6644640" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>A WEB APPLICATION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5915025"/>
+              <a:ext cx="6614160" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="361" name="Google Shape;361;g2c43d77b96f_0_329"/>
-[...1327 lines deleted...]
-          <p:cNvPr descr=" " id="383" name="Google Shape;383;g2c43d77b96f_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3368467" y="3771900"/>
-            <a:ext cx="8291592" cy="5511006"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="384" name="Google Shape;384;g2c43d77b96f_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4512766" y="4185444"/>
-            <a:ext cx="11567" cy="5258445"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...538 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;g2c43d77b96f_0_329"/>
+          <p:cNvPr id="392" name="Google Shape;392;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14403600" y="4191000"/>
-[...177 lines deleted...]
-            <a:ext cx="2286300" cy="1016100"/>
+            <a:off x="10029825" y="2695575"/>
+            <a:ext cx="7915275" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
-[...945 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
               <a:t>PORTAL TO ADVENTURE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="439" name="Shape 439"/>
+        <p:cNvPr id="397" name="Shape 397"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;g2c43d77b96f_0_408"/>
+          <p:cNvPr id="398" name="Google Shape;398;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8370346" y="6375400"/>
-            <a:ext cx="13006500" cy="13004700"/>
+            <a:off x="6276975" y="4781550"/>
+            <a:ext cx="9753600" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="007042"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3800475"/>
+            <a:ext cx="6644640" cy="1668780"/>
+            <a:chOff x="2209800" y="3800475"/>
+            <a:chExt cx="6644640" cy="1668780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3800475"/>
+              <a:ext cx="6644640" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>AN MOBILE APP</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4562475"/>
+              <a:ext cx="6614160" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;g2c43d77b96f_0_408"/>
+          <p:cNvPr id="405" name="Google Shape;405;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2716530"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="406" name="Google Shape;406;p17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="2286000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>THE FUTURE OF FANTASY</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="408" name="Google Shape;408;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="413" name="Shape 413"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;p18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3381375" y="-3648075"/>
+            <a:ext cx="9753600" cy="9753600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="62AB8D"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;p18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12658725" y="3019425"/>
+            <a:ext cx="4377690" cy="2278380"/>
+            <a:chOff x="12658725" y="3019425"/>
+            <a:chExt cx="4377690" cy="2278380"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3019425"/>
+              <a:ext cx="4377690" cy="1379220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>A WEB APPLICATION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="4391025"/>
+              <a:ext cx="4347210" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g2c43d77b96f_0_408"/>
+          <p:cNvPr id="421" name="Google Shape;421;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5067300"/>
-[...82 lines deleted...]
-            <a:ext cx="8941800" cy="1016100"/>
+            <a:off x="619125" y="3048000"/>
+            <a:ext cx="5153025" cy="5314950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
-              <a:t>AN MOBILE APP</a:t>
+              <a:t>A GATEWAY TO A WORLD OF FANTASY AND WONDER</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g2c43d77b96f_0_408"/>
+          <p:cNvPr id="422" name="Google Shape;422;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="6083300"/>
-            <a:ext cx="8874300" cy="1202400"/>
+            <a:off x="12573000" y="5800725"/>
+            <a:ext cx="5204460" cy="3764280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Red Hat Display"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display"/>
                 <a:ea typeface="Red Hat Display"/>
                 <a:cs typeface="Red Hat Display"/>
                 <a:sym typeface="Red Hat Display"/>
               </a:rPr>
-              <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Uncover treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="423" name="Google Shape;423;p18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2946768" y="7658100"/>
-            <a:ext cx="9090000" cy="3615300"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...957 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="425" name="Google Shape;425;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="471" name="Shape 471"/>
+        <p:cNvPr id="430" name="Shape 430"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="472" name="Google Shape;472;g2c43d77b96f_0_438"/>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="432" name="Google Shape;432;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="433" name="Google Shape;433;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g2c43d77b96f_0_438"/>
+          <p:cNvPr id="435" name="Google Shape;435;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="3031200"/>
+            <a:off x="8991600" y="523875"/>
+            <a:ext cx="5495925" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
               <a:t>A MAGIC PICTURE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="34" name="Shape 34"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Google Shape;37;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;g2c43d77b96f_0_12"/>
+          <p:cNvPr id="38" name="Google Shape;38;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="9111615" y="3295650"/>
+            <a:ext cx="6875145" cy="2036445"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>WELCOME</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9324975" y="5191125"/>
+            <a:ext cx="7452360" cy="2106930"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-6496050" y="-1714500"/>
+            <a:ext cx="13716000" cy="13716000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="007042"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2c43d77b96f_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="41" name="Google Shape;41;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="600075" y="1447800"/>
+            <a:ext cx="8220075" cy="7400925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="440" name="Shape 440"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;g2c43d77b96f_0_12"/>
+          <p:cNvPr id="441" name="Google Shape;441;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12163887" y="4394200"/>
-[...126 lines deleted...]
-            <a:ext cx="18290400" cy="18288000"/>
+            <a:off x="11391900" y="2543175"/>
+            <a:ext cx="9753600" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="007042"/>
+            <a:srgbClr val="62AB8D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="34" name="Google Shape;34;g2c43d77b96f_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6363495" y="1485900"/>
-            <a:ext cx="5830029" cy="10871200"/>
+            <a:off x="809625" y="523875"/>
+            <a:ext cx="4924425" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;p20"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11991975" y="5067300"/>
+            <a:ext cx="4924425" cy="4105275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="447" name="Google Shape;447;p20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6505575" y="2071688"/>
+            <a:ext cx="883920" cy="2036445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7115175" y="1628775"/>
+            <a:ext cx="4434840" cy="2602230"/>
+            <a:chOff x="7115175" y="1628775"/>
+            <a:chExt cx="4434840" cy="2602230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7115175" y="1628775"/>
+              <a:ext cx="4434840" cy="1379220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>DISCOVER THE SECRETS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7115175" y="2924175"/>
+              <a:ext cx="4404360" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;p20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="809625" y="6615113"/>
+            <a:ext cx="1198245" cy="2036445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="452" name="Google Shape;452;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1733550" y="5972175"/>
+            <a:ext cx="4120515" cy="3002280"/>
+            <a:chOff x="1733550" y="5972175"/>
+            <a:chExt cx="4120515" cy="3002280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1733550" y="5972175"/>
+              <a:ext cx="4120515" cy="1379220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>MEET THE CREATURES</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1733550" y="7267575"/>
+              <a:ext cx="4090035" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="455" name="Google Shape;455;p20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6438900" y="6615113"/>
+            <a:ext cx="1274445" cy="2036445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7439025" y="5972175"/>
+            <a:ext cx="4044315" cy="3002280"/>
+            <a:chOff x="7439025" y="5972175"/>
+            <a:chExt cx="4044315" cy="3002280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="457" name="Google Shape;457;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="5972175"/>
+              <a:ext cx="4044315" cy="1379220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>UNCOVER THE MAGIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="7267575"/>
+              <a:ext cx="4013835" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="459" name="Google Shape;459;p20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12134850" y="2071688"/>
+            <a:ext cx="1141095" cy="2036445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13001625" y="1628775"/>
+            <a:ext cx="4177665" cy="2602230"/>
+            <a:chOff x="13001625" y="1628775"/>
+            <a:chExt cx="4177665" cy="2602230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="461" name="Google Shape;461;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13001625" y="1628775"/>
+              <a:ext cx="4177665" cy="1379220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>FIND YOUR OWN PATH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13001625" y="2924175"/>
+              <a:ext cx="4147185" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="467" name="Shape 467"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="468" name="Google Shape;468;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="471" name="Google Shape;471;p21"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391275" y="2857500"/>
+            <a:ext cx="10858500" cy="5895975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;p21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2514600" y="828675"/>
+            <a:ext cx="13258800" cy="1276350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>FANTASY REALM AT A GLANCE</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1285875" y="2552700"/>
+            <a:ext cx="5292090" cy="1592580"/>
+            <a:chOff x="1285875" y="2552700"/>
+            <a:chExt cx="5292090" cy="1592580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="2552700"/>
+              <a:ext cx="5292090" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>THE FOREST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3238500"/>
+              <a:ext cx="5261610" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1285875" y="4924425"/>
+            <a:ext cx="5292090" cy="1592580"/>
+            <a:chOff x="1285875" y="4924425"/>
+            <a:chExt cx="5292090" cy="1592580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="4924425"/>
+              <a:ext cx="5292090" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>THE CAVES</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5610225"/>
+              <a:ext cx="5261610" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1285875" y="7296150"/>
+            <a:ext cx="5292090" cy="1592580"/>
+            <a:chOff x="1285875" y="7296150"/>
+            <a:chExt cx="5292090" cy="1592580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7296150"/>
+              <a:ext cx="5292090" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>THE LAIR</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7981950"/>
+              <a:ext cx="5261610" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="486" name="Shape 486"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g2c43d77b96f_0_446"/>
+          <p:cNvPr id="487" name="Google Shape;487;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15191099" y="3390900"/>
-            <a:ext cx="13006500" cy="13004700"/>
+            <a:off x="-2714625" y="-2819400"/>
+            <a:ext cx="9753600" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="62AB8D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="489" name="Google Shape;489;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;g2c43d77b96f_0_446"/>
+          <p:cNvPr id="491" name="Google Shape;491;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="4591050" y="828675"/>
+            <a:ext cx="9105900" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="007042"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>THE TIMELINE</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1" y="2466975"/>
+            <a:ext cx="18288002" cy="7279005"/>
+            <a:chOff x="-1" y="2466975"/>
+            <a:chExt cx="18288002" cy="7279005"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1" y="5938838"/>
+              <a:ext cx="18288002" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="933450" y="3762375"/>
+              <a:ext cx="142875" cy="2181270"/>
+              <a:chOff x="933450" y="3762375"/>
+              <a:chExt cx="142875" cy="2181270"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="495" name="Google Shape;495;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="933450" y="3762375"/>
+                <a:ext cx="142875" cy="142875"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="496" name="Google Shape;496;p22"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="-4807" y="4924425"/>
+                <a:ext cx="2038439" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9420225" y="2628900"/>
+              <a:ext cx="142875" cy="3314729"/>
+              <a:chOff x="9420225" y="2628900"/>
+              <a:chExt cx="142875" cy="3314729"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="498" name="Google Shape;498;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="9420225" y="2628900"/>
+                <a:ext cx="142875" cy="142875"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="499" name="Google Shape;499;p22"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="7915246" y="4357688"/>
+                <a:ext cx="3171882" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5162550" y="5943576"/>
+              <a:ext cx="142875" cy="3771924"/>
+              <a:chOff x="5162550" y="5943576"/>
+              <a:chExt cx="142875" cy="3771924"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="501" name="Google Shape;501;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="5162550" y="9572625"/>
+                <a:ext cx="142875" cy="142875"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="502" name="Google Shape;502;p22"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="3428975" y="7758113"/>
+                <a:ext cx="3629075" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13658850" y="5943558"/>
+              <a:ext cx="142875" cy="2286042"/>
+              <a:chOff x="13658850" y="5943558"/>
+              <a:chExt cx="142875" cy="2286042"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="504" name="Google Shape;504;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="13658850" y="8086725"/>
+                <a:ext cx="142875" cy="142875"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="505" name="Google Shape;505;p22"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="12668208" y="7015163"/>
+                <a:ext cx="2143210" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1304925" y="3581400"/>
+              <a:ext cx="3497580" cy="2221230"/>
+              <a:chOff x="1304925" y="3581400"/>
+              <a:chExt cx="3497580" cy="2221230"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="507" name="Google Shape;507;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="3581400"/>
+                <a:ext cx="3497580" cy="577215"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>WAR</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="508" name="Google Shape;508;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="4191000"/>
+                <a:ext cx="3489960" cy="1611630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Eclipse</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Quest for artifact</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Volcano disaster</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2466975"/>
+              <a:ext cx="3497580" cy="3421380"/>
+              <a:chOff x="9801225" y="2466975"/>
+              <a:chExt cx="3497580" cy="3421380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="510" name="Google Shape;510;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="2466975"/>
+                <a:ext cx="3497580" cy="577215"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>TRANSFORMATION</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="511" name="Google Shape;511;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="3076575"/>
+                <a:ext cx="3489960" cy="2811780"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Kingdoms clash in conflict.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Peasant discovers magical powers.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Plot to assassinate leader uncovered.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6324600"/>
+              <a:ext cx="3497580" cy="3421380"/>
+              <a:chOff x="5562600" y="6324600"/>
+              <a:chExt cx="3497580" cy="3421380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="513" name="Google Shape;513;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6324600"/>
+                <a:ext cx="3497580" cy="577215"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>RISE</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="514" name="Google Shape;514;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6934200"/>
+                <a:ext cx="3489960" cy="2811780"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Humans acquire Crystal </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Shimmering City established</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>City expands, conquers neighbors.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6324600"/>
+              <a:ext cx="3497580" cy="2221230"/>
+              <a:chOff x="14058900" y="6324600"/>
+              <a:chExt cx="3497580" cy="2221230"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="516" name="Google Shape;516;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6324600"/>
+                <a:ext cx="3497580" cy="577215"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>INVASION</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="517" name="Google Shape;517;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6934200"/>
+                <a:ext cx="3489960" cy="1611630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Kingdom invaded</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Betrayal</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>Hero's festival</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="600075" y="6223635"/>
+              <a:ext cx="996315" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9105900" y="6242685"/>
+              <a:ext cx="958215" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="4881562" y="4828222"/>
+              <a:ext cx="891540" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13344525" y="4794885"/>
+              <a:ext cx="958215" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="526" name="Shape 526"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;p23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5676900" y="-1800225"/>
+            <a:ext cx="6943725" cy="6943725"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="007042"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="528" name="Google Shape;528;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...61 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="529" name="Google Shape;529;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="530" name="Google Shape;530;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="486" name="Google Shape;486;g2c43d77b96f_0_446"/>
+          <p:cNvPr id="531" name="Google Shape;531;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="2171700"/>
-[...82 lines deleted...]
-            <a:ext cx="1151700" cy="2688300"/>
+            <a:off x="7000875" y="1209675"/>
+            <a:ext cx="4286250" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="007042"/>
+                <a:srgbClr val="F2F2F2"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="007042"/>
+                  <a:srgbClr val="F2F2F2"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>OUR TEAM</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="532" name="Google Shape;532;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9488086" y="2171700"/>
-            <a:ext cx="5791800" cy="3327300"/>
+            <a:off x="1868805" y="1409700"/>
+            <a:ext cx="4663440" cy="5955030"/>
+            <a:chOff x="1868805" y="1409700"/>
+            <a:chExt cx="4663440" cy="5955030"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="533" name="Google Shape;533;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1914525" y="1409700"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="534" name="Google Shape;534;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1868805" y="6134100"/>
+              <a:ext cx="4663440" cy="1230630"/>
+              <a:chOff x="1868805" y="6134100"/>
+              <a:chExt cx="4663440" cy="1230630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="535" name="Google Shape;535;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1868805" y="6134100"/>
+                <a:ext cx="4663440" cy="769620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>ELDRUIN</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="536" name="Google Shape;536;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1884045" y="6858000"/>
+                <a:ext cx="4632960" cy="506730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="537" name="Google Shape;537;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9488086" y="2171700"/>
-            <a:ext cx="5995200" cy="1828800"/>
+            <a:off x="7088505" y="3238500"/>
+            <a:ext cx="4663440" cy="5955030"/>
+            <a:chOff x="7088505" y="3238500"/>
+            <a:chExt cx="4663440" cy="5955030"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...54 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="538" name="Google Shape;538;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="3238500"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7088505" y="7962900"/>
+              <a:ext cx="4663440" cy="1230630"/>
+              <a:chOff x="7088505" y="7962900"/>
+              <a:chExt cx="4663440" cy="1230630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="540" name="Google Shape;540;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7088505" y="7962900"/>
+                <a:ext cx="4663440" cy="769620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>ELEMENTALEN</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="541" name="Google Shape;541;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7103745" y="8686800"/>
+                <a:ext cx="4632960" cy="506730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="542" name="Google Shape;542;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9488086" y="3898900"/>
-            <a:ext cx="5927400" cy="1735800"/>
+            <a:off x="12308205" y="1409700"/>
+            <a:ext cx="4663440" cy="5955030"/>
+            <a:chOff x="12308205" y="1409700"/>
+            <a:chExt cx="4663440" cy="5955030"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4637 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="543" name="Google Shape;543;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="1409700"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="544" name="Google Shape;544;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12308205" y="6134100"/>
+              <a:ext cx="4663440" cy="1230630"/>
+              <a:chOff x="12308205" y="6134100"/>
+              <a:chExt cx="4663440" cy="1230630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="545" name="Google Shape;545;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12308205" y="6134100"/>
+                <a:ext cx="4663440" cy="769620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>LUNARIA</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="546" name="Google Shape;546;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12323445" y="6858000"/>
+                <a:ext cx="4632960" cy="506730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="598" name="Shape 598"/>
+        <p:cNvPr id="551" name="Shape 551"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1718310" y="428625"/>
+            <a:ext cx="15613380" cy="8917305"/>
+            <a:chOff x="1718310" y="428625"/>
+            <a:chExt cx="15613380" cy="8917305"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="428625"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="8157210" y="428625"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="557" name="Google Shape;557;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="428625"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="558" name="Google Shape;558;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="2105025"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="8157210" y="2105025"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="559" name="Google Shape;559;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="2105025"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>CHLOE NG</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="560" name="Google Shape;560;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="2638425"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1718310" y="6629400"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="1718310" y="6629400"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="562" name="Google Shape;562;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId5">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2324100" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="563" name="Google Shape;563;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1718310" y="8305800"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="1718310" y="8305800"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="564" name="Google Shape;564;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1718310" y="8305800"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>LYRISA</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="565" name="Google Shape;565;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1722120" y="8839200"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4937760" y="6629400"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="4937760" y="6629400"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="567" name="Google Shape;567;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5543550" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="568" name="Google Shape;568;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="4937760" y="8305800"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="4937760" y="8305800"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="569" name="Google Shape;569;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4937760" y="8305800"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>LUCIAN</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="570" name="Google Shape;570;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4941570" y="8839200"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="6629400"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="8157210" y="6629400"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="572" name="Google Shape;572;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="573" name="Google Shape;573;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="8305800"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="8157210" y="8305800"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="574" name="Google Shape;574;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="8305800"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>ELVINA</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="575" name="Google Shape;575;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="8839200"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="576" name="Google Shape;576;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11376660" y="6629400"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="11376660" y="6629400"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11982450" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="578" name="Google Shape;578;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="11376660" y="8305800"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="11376660" y="8305800"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="579" name="Google Shape;579;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="11376660" y="8305800"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>SERAPHINA</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="580" name="Google Shape;580;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="11380470" y="8839200"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14596110" y="6629400"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="14596110" y="6629400"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15201900" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="583" name="Google Shape;583;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14596110" y="8305800"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="14596110" y="8305800"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="584" name="Google Shape;584;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14596110" y="8305800"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>KAELEN</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="585" name="Google Shape;585;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14599920" y="8839200"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3394710" y="3571875"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="3394710" y="3571875"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="587" name="Google Shape;587;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4000500" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="588" name="Google Shape;588;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="3394710" y="5248275"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="3394710" y="5248275"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="589" name="Google Shape;589;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3394710" y="5248275"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>AURIELLE</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="590" name="Google Shape;590;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3398520" y="5781675"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13034010" y="3571875"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="13034010" y="3571875"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="592" name="Google Shape;592;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13639800" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="593" name="Google Shape;593;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="13034010" y="5248275"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="13034010" y="5248275"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="594" name="Google Shape;594;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="13034010" y="5248275"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>DARIANA</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="595" name="Google Shape;595;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="13037820" y="5781675"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;p24"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="3571875"/>
+              <a:ext cx="2735580" cy="2716530"/>
+              <a:chOff x="8157210" y="3571875"/>
+              <a:chExt cx="2735580" cy="2716530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;p24"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="598" name="Google Shape;598;p24"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="5248275"/>
+                <a:ext cx="2735580" cy="1040130"/>
+                <a:chOff x="8157210" y="5248275"/>
+                <a:chExt cx="2735580" cy="1040130"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="599" name="Google Shape;599;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="5248275"/>
+                  <a:ext cx="2735580" cy="577215"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Red Hat Display Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display Black"/>
+                      <a:ea typeface="Red Hat Display Black"/>
+                      <a:cs typeface="Red Hat Display Black"/>
+                      <a:sym typeface="Red Hat Display Black"/>
+                    </a:rPr>
+                    <a:t>THERONIS</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="600" name="Google Shape;600;p24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="5781675"/>
+                  <a:ext cx="2727960" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:lnSpc>
+                      <a:spcPct val="120000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Red Hat Display"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Red Hat Display"/>
+                      <a:ea typeface="Red Hat Display"/>
+                      <a:cs typeface="Red Hat Display"/>
+                      <a:sym typeface="Red Hat Display"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9215400" y="6410325"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9215400" y="3267075"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-472204">
+              <a:off x="4739585" y="3262359"/>
+              <a:ext cx="4454601" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-1334941">
+              <a:off x="3021953" y="6324953"/>
+              <a:ext cx="1591538" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-1334941">
+              <a:off x="12727928" y="6324953"/>
+              <a:ext cx="1591538" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1334941">
+              <a:off x="4778159" y="6324953"/>
+              <a:ext cx="1591538" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1334941">
+              <a:off x="14484134" y="6324953"/>
+              <a:ext cx="1591538" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="608" name="Google Shape;608;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="472204">
+              <a:off x="9970114" y="3262359"/>
+              <a:ext cx="4454601" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="599" name="Google Shape;599;g2c43d77b96f_0_560"/>
+          <p:cNvPr id="609" name="Google Shape;609;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...222 lines deleted...]
-            <a:ext cx="3708900" cy="762000"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6126480" cy="506730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
-              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="Red Hat Display Black"/>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
               </a:rPr>
-              <a:t>CHLOE NG</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+                <a:hlinkClick r:id="rId13">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="606" name="Google Shape;606;g2c43d77b96f_0_560"/>
-[...2272 lines deleted...]
-          <p:cNvPr id="656" name="Google Shape;656;g2c43d77b96f_0_560"/>
+          <p:cNvPr id="610" name="Google Shape;610;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="-4390594" y="5620917"/>
-            <a:ext cx="10754100" cy="1684800"/>
+            <a:off x="-2990850" y="4191000"/>
+            <a:ext cx="7962900" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
               <a:t>THE ORGANIZATION</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="007042"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="661" name="Shape 661"/>
+        <p:cNvPr id="615" name="Shape 615"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="662" name="Google Shape;662;g2c43d77b96f_0_622"/>
+          <p:cNvPr id="616" name="Google Shape;616;p25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1981448" y="6743700"/>
-            <a:ext cx="9259500" cy="9258300"/>
+            <a:off x="-1314450" y="5076825"/>
+            <a:ext cx="6191250" cy="6191250"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="617" name="Google Shape;617;p25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="618" name="Google Shape;618;p25"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="619" name="Google Shape;619;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="663" name="Google Shape;663;g2c43d77b96f_0_622"/>
+          <p:cNvPr id="620" name="Google Shape;620;p25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="9515475" y="2276475"/>
+            <a:ext cx="7077075" cy="3295650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Red Hat Display Black"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+              <a:t>THANK YOU FOR CHOOSING EATEMP</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="621" name="Google Shape;621;p25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9515475" y="5600700"/>
+            <a:ext cx="6985635" cy="2887980"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Red Hat Display"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display"/>
+                <a:ea typeface="Red Hat Display"/>
+                <a:cs typeface="Red Hat Display"/>
+                <a:sym typeface="Red Hat Display"/>
+              </a:rPr>
+              <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="622" name="Google Shape;622;p25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Inter"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Unsplash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="623" name="Google Shape;623;p25"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="866775" y="3248025"/>
+            <a:ext cx="8020050" cy="4705350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5848350" y="6991350"/>
+            <a:ext cx="6591300" cy="6591300"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="007042"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="665" name="Google Shape;665;g2c43d77b96f_0_622"/>
+          <p:cNvPr id="51" name="Google Shape;51;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12688886" y="3035300"/>
-            <a:ext cx="9572700" cy="4377300"/>
+            <a:off x="2552700" y="990600"/>
+            <a:ext cx="13618845" cy="2036445"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
-              <a:t>THANK YOU FOR CHOOSING EATEMP</a:t>
+              <a:t>TABLE OF CONTENTS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12688886" y="7467600"/>
-            <a:ext cx="9369600" cy="3843900"/>
+            <a:off x="-91440" y="3457575"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="-91440" y="3457575"/>
+            <a:chExt cx="4539615" cy="1192530"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="3457575"/>
+              <a:ext cx="4539615" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>INTRODUCTION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="4143375"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="007042"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...21 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4882515" y="3615690"/>
+              <a:ext cx="655320" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="007042"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12707303" y="3615690"/>
+              <a:ext cx="741045" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="3645300" cy="469800"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="3457575"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="13839825" y="3457575"/>
+            <a:chExt cx="4539615" cy="1192530"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3457575"/>
+              <a:ext cx="4539615" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ENCOUNTERS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...7 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="4143375"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...14 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="5695950"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="-91440" y="5695950"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="5695950"/>
+              <a:ext cx="4539615" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>WONDERS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="6381750"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="007042"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...6 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4825365" y="5854065"/>
+              <a:ext cx="769620" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="007042"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12678728" y="5854065"/>
+              <a:ext cx="798195" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="5695950"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="13839825" y="5695950"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5695950"/>
+              <a:ext cx="4539615" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>MAGIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="6381750"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="7934325"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="-91440" y="7934325"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="7934325"/>
+              <a:ext cx="4539615" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ADVENTURE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="8620125"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="007042"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4830128" y="8092440"/>
+              <a:ext cx="760095" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="007042"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12688253" y="8092440"/>
+              <a:ext cx="779145" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="7934325"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="13839825" y="7934325"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="86" name="Google Shape;86;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="7934325"/>
+              <a:ext cx="4539615" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>CONCLUSION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="87" name="Google Shape;87;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8620125"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="668" name="Google Shape;668;g2c43d77b96f_0_622"/>
-[...440 lines deleted...]
-          <p:cNvPr descr=" " id="48" name="Google Shape;48;g2c43d77b96f_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6134867" y="4521200"/>
-[...1874 lines deleted...]
-            <a:ext cx="5728416" cy="9982200"/>
+            <a:off x="7000875" y="2495550"/>
+            <a:ext cx="4705350" cy="7629525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="95" name="Google Shape;95;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g2c43d77b96f_0_73"/>
+          <p:cNvPr id="97" name="Google Shape;97;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="19581600" cy="1684800"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="14697075" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
               <a:t>THE REALM OF THE EXTRAORDINARY</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="4936200"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="3707130"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="3707130"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="3707130"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="3707130"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvPr id="105" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g2c43d77b96f_0_82"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g2c43d77b96f_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8305800"/>
+            <a:ext cx="18288000" cy="6229350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1816327" y="9499600"/>
-            <a:ext cx="9907200" cy="2616300"/>
+            <a:off x="1333530" y="7124700"/>
+            <a:ext cx="7549485" cy="2068830"/>
+            <a:chOff x="1333530" y="7124700"/>
+            <a:chExt cx="7549485" cy="2068830"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333530" y="7548592"/>
+              <a:ext cx="1114366" cy="1114366"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2724150" y="7124700"/>
+              <a:ext cx="6158865" cy="2068830"/>
+              <a:chOff x="2724150" y="7124700"/>
+              <a:chExt cx="6158865" cy="2068830"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="113" name="Google Shape;113;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2724150" y="7124700"/>
+                <a:ext cx="6158865" cy="769620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2724150" y="7886700"/>
+                <a:ext cx="6128385" cy="1306830"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1816327" y="9994900"/>
-            <a:ext cx="1625679" cy="1625600"/>
+            <a:off x="9477375" y="7124700"/>
+            <a:ext cx="7549515" cy="2068830"/>
+            <a:chOff x="9477375" y="7124700"/>
+            <a:chExt cx="7549515" cy="2068830"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="116" name="Google Shape;116;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="7548563"/>
+              <a:ext cx="1019175" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10772775" y="7124700"/>
+              <a:ext cx="6254115" cy="2068830"/>
+              <a:chOff x="10772775" y="7124700"/>
+              <a:chExt cx="6254115" cy="2068830"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="118" name="Google Shape;118;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10772775" y="7124700"/>
+                <a:ext cx="6254115" cy="769620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Red Hat Display Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display Black"/>
+                    <a:ea typeface="Red Hat Display Black"/>
+                    <a:cs typeface="Red Hat Display Black"/>
+                    <a:sym typeface="Red Hat Display Black"/>
+                  </a:rPr>
+                  <a:t>DRAGON TAMING</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10772775" y="7886700"/>
+                <a:ext cx="6223635" cy="1306830"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Red Hat Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Red Hat Display"/>
+                    <a:ea typeface="Red Hat Display"/>
+                    <a:cs typeface="Red Hat Display"/>
+                    <a:sym typeface="Red Hat Display"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="119" name="Shape 119"/>
+        <p:cNvPr id="124" name="Shape 124"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Google Shape;127;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="685800" y="1123950"/>
+            <a:ext cx="5328285" cy="6572250"/>
+            <a:chOff x="685800" y="1123950"/>
+            <a:chExt cx="5328285" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="1123950"/>
+              <a:ext cx="4998720" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>UNICORN SIGHTINGS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="2190750"/>
+              <a:ext cx="5328285" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="3848100"/>
+              <a:ext cx="5267325" cy="3848100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="1498600"/>
-            <a:ext cx="7023900" cy="8763000"/>
+            <a:off x="11868150" y="1123950"/>
+            <a:ext cx="5328285" cy="6572250"/>
+            <a:chOff x="11868150" y="1123950"/>
+            <a:chExt cx="5328285" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="1123950"/>
+              <a:ext cx="4998720" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>UNICORN SIGHTINGS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="2190750"/>
+              <a:ext cx="5328285" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="135" name="Google Shape;135;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="3848100"/>
+              <a:ext cx="5267325" cy="3848100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="1498600"/>
-            <a:ext cx="6452400" cy="812700"/>
+            <a:off x="6276975" y="1123950"/>
+            <a:ext cx="5328285" cy="6572250"/>
+            <a:chOff x="6276975" y="1123950"/>
+            <a:chExt cx="5328285" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="1123950"/>
+              <a:ext cx="4170045" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>DRAGON TAMING</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="2190750"/>
+              <a:ext cx="5328285" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...700 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="139" name="Google Shape;139;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3848100"/>
+              <a:ext cx="5267325" cy="3848100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="144" name="Shape 144"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;p7"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1104900" y="914400"/>
+            <a:ext cx="4474464" cy="3328416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4048125" y="2667000"/>
+            <a:ext cx="10321290" cy="5073015"/>
+            <a:chOff x="4048125" y="2667000"/>
+            <a:chExt cx="10321290" cy="5073015"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="150" name="Google Shape;150;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="2667000"/>
+              <a:ext cx="10292715" cy="4427220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>FANTASY IS THE GATEWAY TO THE IMPOSSIBLE, THE LAND WHERE THE ORDINARY BECOMES EXTRAORDINARY, AND THE IMPOSSIBLE BECOMES POSSIBLE. IT IS THE REALM OF THE IMAGINATION, WHERE ANYTHING CAN HAPPEN AND EVERYTHING IS POSSIBLE.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10610850" y="7162800"/>
+              <a:ext cx="3758565" cy="577215"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>THE DREAM WEAVER</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F2F2F2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g2c43d77b96f_0_123"/>
+          <p:cNvPr id="157" name="Google Shape;157;p8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="57150" y="-3876675"/>
+            <a:ext cx="9753600" cy="9753600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="007042"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="146" name="Google Shape;146;g2c43d77b96f_0_123"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="147" name="Google Shape;147;g2c43d77b96f_0_123"/>
+          <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473384" y="1219200"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="4629150" y="1304925"/>
+            <a:ext cx="4000500" cy="7477125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="3556000"/>
-            <a:ext cx="13603500" cy="6603900"/>
+            <a:off x="9810750" y="3629025"/>
+            <a:ext cx="5463540" cy="2354580"/>
+            <a:chOff x="9810750" y="3629025"/>
+            <a:chExt cx="5463540" cy="2354580"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9810750" y="3629025"/>
+              <a:ext cx="5463540" cy="1379220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>DRAGON TAMING TECHNIQUE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9810750" y="5076825"/>
+              <a:ext cx="5433060" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="3556000"/>
-            <a:ext cx="13806600" cy="5892900"/>
+            <a:off x="9810750" y="6200775"/>
+            <a:ext cx="5463540" cy="2354580"/>
+            <a:chOff x="9810750" y="6200775"/>
+            <a:chExt cx="5463540" cy="2354580"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9810750" y="6200775"/>
+              <a:ext cx="5463540" cy="1379220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>THE ART OF UNICORN SIGHTING</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9810750" y="7648575"/>
+              <a:ext cx="5433060" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...584 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvPr id="172" name="Shape 172"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g2c43d77b96f_0_147"/>
+          <p:cNvPr id="173" name="Google Shape;173;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="736600"/>
-            <a:ext cx="20216700" cy="3031200"/>
+            <a:off x="1619250" y="552450"/>
+            <a:ext cx="15059025" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="007042"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Red Hat Display Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="007042"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
               <a:t>THE MAGIC OF DRAGONS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...23 lines deleted...]
-            </a:pPr>
+            <a:br>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="007042"/>
+                </a:solidFill>
+                <a:latin typeface="Red Hat Display Black"/>
+                <a:ea typeface="Red Hat Display Black"/>
+                <a:cs typeface="Red Hat Display Black"/>
+                <a:sym typeface="Red Hat Display Black"/>
+              </a:rPr>
+            </a:br>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Red Hat Display Black"/>
                 <a:ea typeface="Red Hat Display Black"/>
                 <a:cs typeface="Red Hat Display Black"/>
                 <a:sym typeface="Red Hat Display Black"/>
               </a:rPr>
               <a:t> A RESEARCH</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="4025900"/>
-            <a:ext cx="6642900" cy="7759800"/>
+            <a:off x="10763248" y="3019425"/>
+            <a:ext cx="4981577" cy="5819775"/>
+            <a:chOff x="10763248" y="3019425"/>
+            <a:chExt cx="4981577" cy="5819775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763250" y="3857625"/>
+              <a:ext cx="4981575" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763248" y="3857625"/>
+              <a:ext cx="4981577" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="4905375"/>
+              <a:ext cx="2876550" cy="2876550"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="62AB8D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="178" name="Google Shape;178;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12753975" y="5367338"/>
+              <a:ext cx="1009650" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11169015" y="3019425"/>
+              <a:ext cx="4170045" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>DRAGON TAMING</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11889105" y="6681788"/>
+              <a:ext cx="2739390" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>UNICORN </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14898962" y="4025900"/>
-            <a:ext cx="5550600" cy="1016100"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="007042"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="007042"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2362200" y="3238500"/>
+            <a:ext cx="2806065" cy="2468880"/>
+            <a:chOff x="2362200" y="3238500"/>
+            <a:chExt cx="2806065" cy="2468880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3238500"/>
+              <a:ext cx="2806065" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>ARCHERY</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="186" name="Google Shape;186;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="4000500"/>
+              <a:ext cx="2775585" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5143500"/>
-            <a:ext cx="6642900" cy="6642000"/>
+            <a:off x="6276975" y="6410325"/>
+            <a:ext cx="2806065" cy="2468880"/>
+            <a:chOff x="6276975" y="6410325"/>
+            <a:chExt cx="2806065" cy="2468880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6410325"/>
+              <a:ext cx="2806065" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>UNICORN</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="7172325"/>
+              <a:ext cx="2775585" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5143500"/>
-            <a:ext cx="6642930" cy="6642100"/>
+            <a:off x="6276975" y="3238500"/>
+            <a:ext cx="2806065" cy="2468880"/>
+            <a:chOff x="6276975" y="3238500"/>
+            <a:chExt cx="2806065" cy="2468880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3238500"/>
+              <a:ext cx="2806065" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>MUSIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="4000500"/>
+              <a:ext cx="2775585" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352791" y="5143500"/>
-            <a:ext cx="6642933" cy="6642100"/>
+            <a:off x="2362200" y="6410325"/>
+            <a:ext cx="2806065" cy="2468880"/>
+            <a:chOff x="2362200" y="6410325"/>
+            <a:chExt cx="2806065" cy="2468880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...161 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6410325"/>
+              <a:ext cx="2806065" cy="769620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Red Hat Display Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display Black"/>
+                  <a:ea typeface="Red Hat Display Black"/>
+                  <a:cs typeface="Red Hat Display Black"/>
+                  <a:sym typeface="Red Hat Display Black"/>
+                </a:rPr>
+                <a:t>LIFE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...208 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="7172325"/>
+              <a:ext cx="2775585" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Red Hat Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Red Hat Display"/>
+                  <a:ea typeface="Red Hat Display"/>
+                  <a:cs typeface="Red Hat Display"/>
+                  <a:sym typeface="Red Hat Display"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Red Hat Display Black"/>
-[...704 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>