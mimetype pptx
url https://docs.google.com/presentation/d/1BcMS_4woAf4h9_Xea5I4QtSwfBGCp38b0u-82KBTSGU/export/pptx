--- v1 (2025-11-21)
+++ v2 (2026-08-10)
@@ -97,263 +97,263 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{152EAD60-33E9-4164-92DD-630A9120BDBE}">
-  <a:tblStyle styleId="{152EAD60-33E9-4164-92DD-630A9120BDBE}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D344D968-F821-4210-B14B-91A58F34ED75}">
+  <a:tblStyle styleId="{D344D968-F821-4210-B14B-91A58F34ED75}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -431,55 +431,55 @@
       <a:tcTxStyle/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -658,243 +658,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -6048,51 +6048,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6647,781 +6647,781 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/weather-climate" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=pacing-guide-modal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=anchor-layer-teacher-guides-modal" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysteryscience.com/anchor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/weather-climate" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=pacing-guide-modal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=anchor-layer-teacher-guides-modal" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysteryscience.com/anchor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/docs/25160" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/docs/25160" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/weather-climate?modal=assessments_modal" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/weather-climate?modal=assessments_modal" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEADF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7634,51 +7634,51 @@
               </a:rPr>
               <a:t>Other Units</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="57" name="Google Shape;57;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="2846" l="0" r="15640" t="0"/>
+          <a:srcRect b="2847" l="0" r="15640" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3305550" y="4928150"/>
             <a:ext cx="4466850" cy="5130249"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="58" name="Google Shape;58;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="953202"/>
@@ -7828,51 +7828,51 @@
               </a:rPr>
               <a:t> users</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="59" name="Google Shape;59;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="463261" y="457200"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="60" name="Google Shape;60;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3305550" y="1261872"/>
@@ -9053,51 +9053,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="190" name="Google Shape;190;p22"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -10046,51 +10046,51 @@
               </a:rPr>
               <a:t> available for the activity if you would like to use that temperature scale instead.</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="193" name="Google Shape;193;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="194" name="Google Shape;194;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
@@ -10912,51 +10912,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="205" name="Google Shape;205;p23"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -11597,51 +11597,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="206" name="Google Shape;206;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="207" name="Google Shape;207;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="182875"/>
@@ -12847,51 +12847,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="216" name="Google Shape;216;p24"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -13778,51 +13778,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="219" name="Google Shape;219;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="220" name="Google Shape;220;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
@@ -14923,51 +14923,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="230" name="Google Shape;230;p25"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -15608,51 +15608,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="231" name="Google Shape;231;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="232" name="Google Shape;232;p25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="182875"/>
@@ -16846,51 +16846,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="241" name="Google Shape;241;p26"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -17879,51 +17879,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="244" name="Google Shape;244;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="245" name="Google Shape;245;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
@@ -18772,51 +18772,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="255" name="Google Shape;255;p27"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -19457,51 +19457,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="256" name="Google Shape;256;p27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="257" name="Google Shape;257;p27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="182875"/>
@@ -20597,51 +20597,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="266" name="Google Shape;266;p28"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5577800" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1737400"/>
               </a:tblGrid>
               <a:tr h="932300">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -20929,51 +20929,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="267" name="Google Shape;267;p28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="268" name="Google Shape;268;p28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457650" y="4709325"/>
@@ -21923,51 +21923,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="281" name="Google Shape;281;p29"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5577800" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1737400"/>
               </a:tblGrid>
               <a:tr h="932300">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -22255,51 +22255,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="282" name="Google Shape;282;p29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="283" name="Google Shape;283;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457350" y="1961450"/>
@@ -22935,51 +22935,51 @@
             </a:r>
             <a:endParaRPr sz="800">
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="69" name="Google Shape;69;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="2667000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2659400"/>
                 <a:gridCol w="1596750"/>
                 <a:gridCol w="1250225"/>
                 <a:gridCol w="1351625"/>
               </a:tblGrid>
               <a:tr h="183700">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="800">
                           <a:latin typeface="Poppins"/>
@@ -24459,51 +24459,51 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="70" name="Google Shape;70;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="Google Shape;71;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="8719825"/>
@@ -25992,51 +25992,51 @@
               </a:rPr>
               <a:t>How can you keep a house from blowing away in a windstorm?</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="95" name="Google Shape;95;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId16">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="96" name="Google Shape;96;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4166400" y="4042300"/>
@@ -26760,51 +26760,51 @@
               </a:rPr>
               <a:t>How can an ice storm happen during hot summer weather?</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="110" name="Google Shape;110;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="111" name="Google Shape;111;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4098375" y="4569000"/>
@@ -26980,51 +26980,51 @@
               </a:rPr>
               <a:t>Over time, the flow of warm air from the bottom of the atmosphere to the top will slowly warm the upper atmosphere, which decreases the likelihood of forming icy hailstones in late summer and fall. As temperatures begin to drop again at the beginning of winter, the entire atmosphere cools off from bottom to top. This makes it more likely for water vapor to freeze directly from a gas into a solid, which is how snowflakes are formed.</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="112" name="Google Shape;112;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="29612" l="0" r="0" t="13494"/>
+          <a:srcRect b="29613" l="0" r="0" t="13495"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1709451"/>
             <a:ext cx="6858002" cy="2249276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="113" name="Google Shape;113;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="182875"/>
@@ -27783,51 +27783,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="124" name="Google Shape;124;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5577800" y="1280185"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1737400"/>
               </a:tblGrid>
               <a:tr h="915150">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -29289,51 +29289,51 @@
               </a:rPr>
               <a:t>where I live?</a:t>
             </a:r>
             <a:endParaRPr sz="800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Comic Sans MS"/>
               <a:ea typeface="Comic Sans MS"/>
               <a:cs typeface="Comic Sans MS"/>
               <a:sym typeface="Comic Sans MS"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="129" name="Google Shape;129;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="130" name="Google Shape;130;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="182875"/>
@@ -30586,51 +30586,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="139" name="Google Shape;139;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -31640,51 +31640,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="142" name="Google Shape;142;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="143" name="Google Shape;143;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
@@ -32700,51 +32700,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="154" name="Google Shape;154;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -33385,51 +33385,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="155" name="Google Shape;155;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="156" name="Google Shape;156;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="182875"/>
@@ -34701,51 +34701,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="165" name="Google Shape;165;p20"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -35641,51 +35641,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="168" name="Google Shape;168;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="169" name="Google Shape;169;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
@@ -36622,51 +36622,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="179" name="Google Shape;179;p21"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{152EAD60-33E9-4164-92DD-630A9120BDBE}</a:tableStyleId>
+                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -37193,51 +37193,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="180" name="Google Shape;180;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1276" l="0" r="0" t="1276"/>
+          <a:srcRect b="1277" l="0" r="0" t="1277"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6055623" y="354825"/>
             <a:ext cx="1232057" cy="161925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="181" name="Google Shape;181;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="182875"/>
@@ -37303,50 +37303,329 @@
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Anchor Layer Teacher Guide</a:t>
             </a:r>
             <a:endParaRPr sz="800">
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="595959"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEEEEE"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="FFAB40"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="212121"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="78909C"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFAB40"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="0097A7"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="EEFF41"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0097A7"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -37580,304 +37859,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>