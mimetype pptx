--- v2 (2026-08-10)
+++ v3 (2026-09-04)
@@ -308,52 +308,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D344D968-F821-4210-B14B-91A58F34ED75}">
-  <a:tblStyle styleId="{D344D968-F821-4210-B14B-91A58F34ED75}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{5B40BC71-1F31-49E0-BFEF-A558451715F2}">
+  <a:tblStyle styleId="{5B40BC71-1F31-49E0-BFEF-A558451715F2}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -7313,115 +7313,115 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/weather-climate" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=pacing-guide-modal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=anchor-layer-teacher-guides-modal" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysteryscience.com/anchor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/weather-climate" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=pacing-guide-modal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/getting-started?modal=anchor-layer-teacher-guides-modal" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysteryscience.com/anchor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/docs/25160" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/docs/25160" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/weather-climate?modal=assessments_modal" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-3/seasonal-weather-patterns/828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-4/climate-global-weather-patterns/98" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-5/natural-hazards-engineering/153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-0/weather-system-modeling/428" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-10/weather-and-climate/469" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-1/water-cycle-states-of-matter/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysteryscience.com/weather/mystery-2/local-weather-patterns-weather-prediction/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEADF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9053,51 +9053,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="190" name="Google Shape;190;p22"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -10912,51 +10912,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="205" name="Google Shape;205;p23"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -12847,51 +12847,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="216" name="Google Shape;216;p24"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -14923,51 +14923,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="230" name="Google Shape;230;p25"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -16846,51 +16846,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="241" name="Google Shape;241;p26"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -18772,51 +18772,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="255" name="Google Shape;255;p27"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -20597,51 +20597,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="266" name="Google Shape;266;p28"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5577800" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1737400"/>
               </a:tblGrid>
               <a:tr h="932300">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -21923,51 +21923,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="281" name="Google Shape;281;p29"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5577800" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1737400"/>
               </a:tblGrid>
               <a:tr h="932300">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -22935,51 +22935,51 @@
             </a:r>
             <a:endParaRPr sz="800">
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="69" name="Google Shape;69;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="2667000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2659400"/>
                 <a:gridCol w="1596750"/>
                 <a:gridCol w="1250225"/>
                 <a:gridCol w="1351625"/>
               </a:tblGrid>
               <a:tr h="183700">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="800">
                           <a:latin typeface="Poppins"/>
@@ -27783,51 +27783,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="124" name="Google Shape;124;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5577800" y="1280185"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1737400"/>
               </a:tblGrid>
               <a:tr h="915150">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -30586,51 +30586,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="139" name="Google Shape;139;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -32700,51 +32700,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="154" name="Google Shape;154;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -34701,51 +34701,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="165" name="Google Shape;165;p20"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>
@@ -36622,51 +36622,51 @@
                 <a:schemeClr val="accent6"/>
               </a:highlight>
               <a:latin typeface="Poppins"/>
               <a:ea typeface="Poppins"/>
               <a:cs typeface="Poppins"/>
               <a:sym typeface="Poppins"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="179" name="Google Shape;179;p21"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5576925" y="1280160"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D344D968-F821-4210-B14B-91A58F34ED75}</a:tableStyleId>
+                <a:tableStyleId>{5B40BC71-1F31-49E0-BFEF-A558451715F2}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1738275"/>
               </a:tblGrid>
               <a:tr h="929175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="171450" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="800">
                         <a:latin typeface="Poppins"/>
                         <a:ea typeface="Poppins"/>