--- v1 (2025-11-28)
+++ v2 (2026-07-25)
@@ -323,52 +323,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{FCD0044B-4B68-4CBE-89F2-CF939D8514CA}">
-  <a:tblStyle styleId="{FCD0044B-4B68-4CBE-89F2-CF939D8514CA}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{6B7B1334-C470-4973-866F-EFD0A1CCF3B6}">
+  <a:tblStyle styleId="{6B7B1334-C470-4973-866F-EFD0A1CCF3B6}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -21278,135 +21278,135 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="89" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="subTitle"/>
@@ -26908,51 +26908,51 @@
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="143" name="Google Shape;143;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="152400" y="914400"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{FCD0044B-4B68-4CBE-89F2-CF939D8514CA}</a:tableStyleId>
+                <a:tableStyleId>{6B7B1334-C470-4973-866F-EFD0A1CCF3B6}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4419600"/>
                 <a:gridCol w="4419600"/>
               </a:tblGrid>
               <a:tr h="457175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>