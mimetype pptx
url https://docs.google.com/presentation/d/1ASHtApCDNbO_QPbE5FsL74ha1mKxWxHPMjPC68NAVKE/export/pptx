--- v2 (2026-07-25)
+++ v3 (2026-07-26)
@@ -323,52 +323,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{6B7B1334-C470-4973-866F-EFD0A1CCF3B6}">
-  <a:tblStyle styleId="{6B7B1334-C470-4973-866F-EFD0A1CCF3B6}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{C55E1AD6-5C14-4A5E-BF1E-47F77DFF03BE}">
+  <a:tblStyle styleId="{C55E1AD6-5C14-4A5E-BF1E-47F77DFF03BE}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -21278,135 +21278,135 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="89" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="subTitle"/>
@@ -26908,51 +26908,51 @@
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="143" name="Google Shape;143;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="152400" y="914400"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{6B7B1334-C470-4973-866F-EFD0A1CCF3B6}</a:tableStyleId>
+                <a:tableStyleId>{C55E1AD6-5C14-4A5E-BF1E-47F77DFF03BE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4419600"/>
                 <a:gridCol w="4419600"/>
               </a:tblGrid>
               <a:tr h="457175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>