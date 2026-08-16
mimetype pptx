--- v3 (2026-07-26)
+++ v4 (2026-08-16)
@@ -112,263 +112,263 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{C55E1AD6-5C14-4A5E-BF1E-47F77DFF03BE}">
-  <a:tblStyle styleId="{C55E1AD6-5C14-4A5E-BF1E-47F77DFF03BE}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{03B436B4-0170-451D-9652-D5BC65D57543}">
+  <a:tblStyle styleId="{03B436B4-0170-451D-9652-D5BC65D57543}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -1516,243 +1516,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -20612,801 +20612,801 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="89" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="subTitle"/>
@@ -26908,51 +26908,51 @@
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="143" name="Google Shape;143;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="152400" y="914400"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{C55E1AD6-5C14-4A5E-BF1E-47F77DFF03BE}</a:tableStyleId>
+                <a:tableStyleId>{03B436B4-0170-451D-9652-D5BC65D57543}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4419600"/>
                 <a:gridCol w="4419600"/>
               </a:tblGrid>
               <a:tr h="457175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>