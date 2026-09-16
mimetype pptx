--- v4 (2026-08-16)
+++ v5 (2026-09-16)
@@ -323,52 +323,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{03B436B4-0170-451D-9652-D5BC65D57543}">
-  <a:tblStyle styleId="{03B436B4-0170-451D-9652-D5BC65D57543}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{0A962184-888E-4665-8934-E717A68879A8}">
+  <a:tblStyle styleId="{0A962184-888E-4665-8934-E717A68879A8}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -21278,135 +21278,135 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="89" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="subTitle"/>
@@ -26908,51 +26908,51 @@
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="143" name="Google Shape;143;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="152400" y="914400"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{03B436B4-0170-451D-9652-D5BC65D57543}</a:tableStyleId>
+                <a:tableStyleId>{0A962184-888E-4665-8934-E717A68879A8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4419600"/>
                 <a:gridCol w="4419600"/>
               </a:tblGrid>
               <a:tr h="457175">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>