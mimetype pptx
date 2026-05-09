--- v1 (2026-03-07)
+++ v2 (2026-05-09)
@@ -328,69 +328,69 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId29" roundtripDataSignature="AMtx7mjO/uk1c2h4vK2Fz83HYF5vczmTXA=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId29" roundtripDataSignature="AMtx7miad0VNGgRbp1HNGGCWwsk6wAlvhA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cmAuthor clrIdx="0" id="0" initials="" lastIdx="1" name="Duncan Cornish"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{B9CACEBB-9983-4535-A012-058792E21056}">
-  <a:tblStyle styleId="{B9CACEBB-9983-4535-A012-058792E21056}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{12FE0191-FD64-45BA-8738-07A799DEB9C5}">
+  <a:tblStyle styleId="{12FE0191-FD64-45BA-8738-07A799DEB9C5}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -488,72 +488,72 @@
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId29" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId29" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cm authorId="0" idx="1" dt="2026-02-05T17:24:55.004">
     <p:pos x="6000" y="0"/>
     <p:text>@duncan.cornish@ftflic.com update this article</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0"/>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABwPAN9hk"/>
       </p:ext>
     </p:extLst>
   </p:cm>
 </p:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -1415,110 +1415,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="103" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p11:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p11:notes"/>
+          <p:cNvPr id="105" name="Google Shape;105;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1536,110 +1536,110 @@
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvPr id="111" name="Shape 111"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p12:notes"/>
+          <p:cNvPr id="112" name="Google Shape;112;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p12:notes"/>
+          <p:cNvPr id="113" name="Google Shape;113;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1657,110 +1657,110 @@
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p13:notes"/>
+          <p:cNvPr id="120" name="Google Shape;120;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p13:notes"/>
+          <p:cNvPr id="121" name="Google Shape;121;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1774,110 +1774,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="130" name="Shape 130"/>
+        <p:cNvPr id="127" name="Shape 127"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p14:notes"/>
+          <p:cNvPr id="128" name="Google Shape;128;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p14:notes"/>
+          <p:cNvPr id="129" name="Google Shape;129;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1891,110 +1891,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="141" name="Shape 141"/>
+        <p:cNvPr id="138" name="Shape 138"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p15:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p15:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-292100" lvl="0" marL="457200" rtl="0" algn="l">
@@ -2163,100 +2163,100 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="156" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g3c45040b060_1_0:notes"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3c45040b060_1_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g3c45040b060_1_0:notes"/>
+          <p:cNvPr id="158" name="Google Shape;158;g3c45040b060_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -2642,110 +2642,110 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p5:notes"/>
+          <p:cNvPr id="54" name="Google Shape;54;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p5:notes"/>
+          <p:cNvPr id="55" name="Google Shape;55;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2759,110 +2759,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="62" name="Shape 62"/>
+        <p:cNvPr id="59" name="Shape 59"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p6:notes"/>
+          <p:cNvPr id="60" name="Google Shape;60;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p6:notes"/>
+          <p:cNvPr id="61" name="Google Shape;61;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2876,110 +2876,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvPr id="69" name="Shape 69"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p7:notes"/>
+          <p:cNvPr id="70" name="Google Shape;70;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p7:notes"/>
+          <p:cNvPr id="71" name="Google Shape;71;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2993,110 +2993,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p8:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p8:notes"/>
+          <p:cNvPr id="90" name="Google Shape;90;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3110,110 +3110,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p9:notes"/>
+          <p:cNvPr id="96" name="Google Shape;96;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;p9:notes"/>
+          <p:cNvPr id="97" name="Google Shape;97;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3223,87 +3223,87 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;g33d8b97976a_0_4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -3348,51 +3348,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Google Shape;8;g33d8b97976a_0_4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3858,51 +3858,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Google Shape;16;g33d8b97976a_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2282" l="-4222" r="-3757" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Google Shape;17;g33d8b97976a_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
@@ -3955,51 +3955,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Google Shape;19;g33d8b97976a_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4014,51 +4014,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="20" name="Shape 20"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Google Shape;21;g33d8b97976a_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4125,51 +4125,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Google Shape;24;g33d8b97976a_0_20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4235,51 +4235,51 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4975,103 +4975,103 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.uk/get-involved/contact-an-mp-or-lord/contact-your-mp/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.org.uk/wp-content/uploads/2023/11/How-to-write-to-your-MP.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.uk/get-involved/contact-an-mp-or-lord/contact-your-mp/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.org.uk/wp-content/uploads/2023/11/How-to-write-to-your-MP.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.parliament.uk/members/commons" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.uk/get-involved/contact-an-mp-or-lord/contact-your-mp/#jumplink1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/320c43fa-2e12-43d0-baaf-4a37ca93917b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/320c43fa-2e12-43d0-baaf-4a37ca93917b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5281,65 +5281,65 @@
             <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvPr id="106" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p11"/>
+          <p:cNvPr id="107" name="Google Shape;107;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="138125" y="253750"/>
             <a:ext cx="8092200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -5413,51 +5413,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Parents and carers perspective</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p11"/>
+          <p:cNvPr id="108" name="Google Shape;108;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="226050" y="1145850"/>
             <a:ext cx="8461200" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -5485,51 +5485,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Read the experience of the person below and identify why this person may or may not be the best person to teach a young person about financial literacy. </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p11"/>
+          <p:cNvPr id="109" name="Google Shape;109;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="387325" y="1913475"/>
             <a:ext cx="5377200" cy="2130300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -5551,109 +5551,109 @@
               <a:rPr i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>I am the owner of my local village convenience shop. It is a family business that I took over from my dad. I feel both proud and lucky to be able run a business as I wasn’t really academic and didn’t do very well in school. However, it can be stressful as business has really slowed down lately. I’ve had to take out a personal loan to cover my household costs but I’m sure things will pick up in the summer.</a:t>
             </a:r>
             <a:endParaRPr i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="113" name="Google Shape;113;p11"/>
+          <p:cNvPr id="110" name="Google Shape;110;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6087200" y="1959050"/>
             <a:ext cx="2143125" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p12"/>
+          <p:cNvPr id="115" name="Google Shape;115;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="226050" y="1145850"/>
             <a:ext cx="8461200" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -5681,51 +5681,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Read the experience of the person below and identify why this person may or may not be the best person to teach a young person about financial literacy. </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p12"/>
+          <p:cNvPr id="116" name="Google Shape;116;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="387325" y="1913475"/>
             <a:ext cx="5377200" cy="2413500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -5874,84 +5874,84 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="120" name="Google Shape;120;p12"/>
+          <p:cNvPr id="117" name="Google Shape;117;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6087200" y="1959050"/>
             <a:ext cx="2143125" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p12"/>
+          <p:cNvPr id="118" name="Google Shape;118;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="138125" y="253750"/>
             <a:ext cx="8092200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -6036,65 +6036,65 @@
             <a:endParaRPr b="1" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvPr id="122" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p13"/>
+          <p:cNvPr id="123" name="Google Shape;123;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="177400" y="1168275"/>
             <a:ext cx="8775000" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -6140,51 +6140,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p13"/>
+          <p:cNvPr id="124" name="Google Shape;124;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259775" y="242750"/>
             <a:ext cx="5702100" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -6208,51 +6208,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Debate</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p13"/>
+          <p:cNvPr id="125" name="Google Shape;125;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="177400" y="2571750"/>
             <a:ext cx="5952900" cy="2047200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -6394,104 +6394,104 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What limitations or challenges do schools face?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="129" name="Google Shape;129;p13"/>
+          <p:cNvPr id="126" name="Google Shape;126;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6031900" y="2182575"/>
             <a:ext cx="2959702" cy="2334352"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p14"/>
+          <p:cNvPr id="131" name="Google Shape;131;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="246875" y="1339925"/>
             <a:ext cx="5715300" cy="3140100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -6741,78 +6741,78 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> sharing what you have learnt over the last six weeks and presenting reasons why more schools should include financial literacy in their curriculum.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="135" name="Google Shape;135;p14"/>
+          <p:cNvPr id="132" name="Google Shape;132;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="4479" l="5475" r="6781" t="4453"/>
+          <a:srcRect b="4480" l="5475" r="6782" t="4453"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6270072" y="1478250"/>
             <a:ext cx="1275414" cy="1217462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p14"/>
+          <p:cNvPr id="133" name="Google Shape;133;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="138125" y="253750"/>
             <a:ext cx="8092200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -6920,51 +6920,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p14">
+          <p:cNvPr id="134" name="Google Shape;134;p14">
             <a:hlinkClick r:id="rId5"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="246875" y="4381775"/>
             <a:ext cx="5680200" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6992,159 +6992,159 @@
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> on how to write a letter to your MP</a:t>
             </a:r>
             <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="138" name="Google Shape;138;p14"/>
+          <p:cNvPr id="135" name="Google Shape;135;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6059223" y="2949452"/>
             <a:ext cx="1697100" cy="1523825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="139" name="Google Shape;139;p14"/>
+          <p:cNvPr id="136" name="Google Shape;136;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7595902" y="3381952"/>
             <a:ext cx="1473751" cy="745495"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="140" name="Google Shape;140;p14"/>
+          <p:cNvPr id="137" name="Google Shape;137;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="2353" l="0" r="51109" t="0"/>
+          <a:srcRect b="2353" l="0" r="51110" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7644413" y="1478250"/>
             <a:ext cx="1376725" cy="1374750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvPr id="141" name="Shape 141"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p15"/>
+          <p:cNvPr id="142" name="Google Shape;142;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
             <a:ext cx="2846400" cy="1995600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -7163,51 +7163,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p15"/>
+          <p:cNvPr id="143" name="Google Shape;143;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -7229,65 +7229,65 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Services available for people who have concerns about their personal finances</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p15"/>
+          <p:cNvPr id="144" name="Google Shape;144;p15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="151999" y="1183981"/>
             <a:ext cx="2846301" cy="2013581"/>
             <a:chOff x="463400" y="1321175"/>
             <a:chExt cx="2914500" cy="2113109"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="148" name="Google Shape;148;p15"/>
+            <p:cNvPr id="145" name="Google Shape;145;p15"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -7306,51 +7306,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="149" name="Google Shape;149;p15"/>
+            <p:cNvPr id="146" name="Google Shape;146;p15"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1345676" y="1339984"/>
               <a:ext cx="2032200" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -7391,79 +7391,79 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> – This resource contains links to advice on a number of topics, including financial difficulties, cost of living and communicating with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="150" name="Google Shape;150;p15"/>
+            <p:cNvPr id="147" name="Google Shape;147;p15"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="532125" y="1419947"/>
               <a:ext cx="813554" cy="928675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p15"/>
+          <p:cNvPr id="148" name="Google Shape;148;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152000" y="3312950"/>
             <a:ext cx="8872200" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -7531,51 +7531,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p15"/>
+          <p:cNvPr id="149" name="Google Shape;149;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -7588,65 +7588,65 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p15"/>
+          <p:cNvPr id="150" name="Google Shape;150;p15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164819" y="1184021"/>
             <a:ext cx="2846301" cy="1995658"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="154" name="Google Shape;154;p15"/>
+            <p:cNvPr id="151" name="Google Shape;151;p15"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -7665,78 +7665,78 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="155" name="Google Shape;155;p15"/>
+            <p:cNvPr id="152" name="Google Shape;152;p15"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3344950" y="1434825"/>
               <a:ext cx="666111" cy="400200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="156" name="Google Shape;156;p15"/>
+            <p:cNvPr id="153" name="Google Shape;153;p15"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4068426" y="1358613"/>
               <a:ext cx="2032200" cy="1852800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -7809,78 +7809,78 @@
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>, offering a  free and confidential debt advice service.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="157" name="Google Shape;157;p15"/>
+          <p:cNvPr id="154" name="Google Shape;154;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6341200" y="1426525"/>
             <a:ext cx="876125" cy="680625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p15"/>
+          <p:cNvPr id="155" name="Google Shape;155;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7264128" y="1459325"/>
             <a:ext cx="1760100" cy="615000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -7936,65 +7936,65 @@
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="162" name="Shape 162"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g3c45040b060_1_0"/>
+          <p:cNvPr id="160" name="Google Shape;160;g3c45040b060_1_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462425" y="913975"/>
             <a:ext cx="8258100" cy="1780800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -8241,51 +8241,51 @@
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Contact your MP</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g3c45040b060_1_0"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3c45040b060_1_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -8463,51 +8463,51 @@
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="41" name="Google Shape;41;p2"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="431175" y="1732525"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{B9CACEBB-9983-4535-A012-058792E21056}</a:tableStyleId>
+                <a:tableStyleId>{12FE0191-FD64-45BA-8738-07A799DEB9C5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1351825"/>
                 <a:gridCol w="1351825"/>
                 <a:gridCol w="1296900"/>
                 <a:gridCol w="1472650"/>
                 <a:gridCol w="1285925"/>
                 <a:gridCol w="1351825"/>
               </a:tblGrid>
               <a:tr h="323450">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -9941,164 +9941,50 @@
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="51" name="Shape 51"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="Google Shape;52;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="3442550"/>
-[...112 lines deleted...]
-          <a:xfrm>
             <a:off x="0" y="1989900"/>
             <a:ext cx="9144000" cy="1163700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10178,122 +10064,65 @@
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="58" name="Shape 58"/>
+        <p:cNvPr id="56" name="Shape 56"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p5"/>
-[...56 lines deleted...]
-          <p:cNvPr id="60" name="Google Shape;60;p5"/>
+          <p:cNvPr id="57" name="Google Shape;57;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360374" y="629069"/>
             <a:ext cx="6625500" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -10315,51 +10144,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p5"/>
+          <p:cNvPr id="58" name="Google Shape;58;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="488176" y="1274075"/>
             <a:ext cx="7420200" cy="3422100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -10565,65 +10394,65 @@
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="65" name="Shape 65"/>
+        <p:cNvPr id="62" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p6"/>
+          <p:cNvPr id="63" name="Google Shape;63;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="143100" y="1697500"/>
             <a:ext cx="8857800" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -10645,78 +10474,78 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What is your first reaction to this statement?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="67" name="Google Shape;67;p6"/>
+          <p:cNvPr id="64" name="Google Shape;64;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3255250" y="2310625"/>
             <a:ext cx="2216400" cy="2216400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6"/>
+          <p:cNvPr id="65" name="Google Shape;65;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="143100" y="1156825"/>
             <a:ext cx="8710200" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -10756,170 +10585,170 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>school.’</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="69" name="Google Shape;69;p6"/>
+          <p:cNvPr id="66" name="Google Shape;66;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14651" l="48119" r="0" t="12382"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1405600" y="2655950"/>
             <a:ext cx="1593425" cy="1406925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6"/>
+          <p:cNvPr id="67" name="Google Shape;67;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="11087" l="0" r="48675" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5861020" y="2419350"/>
             <a:ext cx="1645155" cy="1789275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p6"/>
+          <p:cNvPr id="68" name="Google Shape;68;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Financial literacy education </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="75" name="Shape 75"/>
+        <p:cNvPr id="72" name="Shape 72"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p7"/>
+          <p:cNvPr id="73" name="Google Shape;73;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="303750" y="1121350"/>
             <a:ext cx="8536500" cy="1293000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -11062,65 +10891,65 @@
               <a:t>should </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>know about money</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p7"/>
+          <p:cNvPr id="74" name="Google Shape;74;p7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5453636" y="3983910"/>
             <a:ext cx="1008033" cy="926450"/>
             <a:chOff x="346220" y="2032430"/>
             <a:chExt cx="1500719" cy="1379262"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="78" name="Google Shape;78;p7"/>
+            <p:cNvPr id="75" name="Google Shape;75;p7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="346220" y="2032430"/>
               <a:ext cx="1500719" cy="1379262"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -11141,93 +10970,93 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="79" name="Google Shape;79;p7"/>
+            <p:cNvPr id="76" name="Google Shape;76;p7"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="474818" y="2119815"/>
               <a:ext cx="1243500" cy="1204491"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p7"/>
+          <p:cNvPr id="77" name="Google Shape;77;p7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2548908" y="3983910"/>
             <a:ext cx="1008033" cy="926450"/>
             <a:chOff x="2006324" y="2032430"/>
             <a:chExt cx="1500719" cy="1379262"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="81" name="Google Shape;81;p7"/>
+            <p:cNvPr id="78" name="Google Shape;78;p7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2006324" y="2032430"/>
               <a:ext cx="1500719" cy="1379262"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -11248,120 +11077,120 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="82" name="Google Shape;82;p7"/>
+            <p:cNvPr id="79" name="Google Shape;79;p7"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2134921" y="2119816"/>
               <a:ext cx="1243500" cy="1204491"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p7"/>
+          <p:cNvPr id="80" name="Google Shape;80;p7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2548950" y="2488761"/>
             <a:ext cx="1007953" cy="926341"/>
             <a:chOff x="4647987" y="1800539"/>
             <a:chExt cx="1500600" cy="1379100"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="84" name="Google Shape;84;p7"/>
+            <p:cNvPr id="81" name="Google Shape;81;p7"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4843266" y="1917189"/>
               <a:ext cx="1110157" cy="1145840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="85" name="Google Shape;85;p7"/>
+            <p:cNvPr id="82" name="Google Shape;82;p7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4647987" y="1800539"/>
               <a:ext cx="1500600" cy="1379100"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -11383,92 +11212,92 @@
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p7"/>
+          <p:cNvPr id="83" name="Google Shape;83;p7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5453647" y="2488757"/>
             <a:ext cx="1008051" cy="961057"/>
             <a:chOff x="6304338" y="1748924"/>
             <a:chExt cx="1500746" cy="1430784"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="87" name="Google Shape;87;p7"/>
+            <p:cNvPr id="84" name="Google Shape;84;p7"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6411371" y="1748924"/>
               <a:ext cx="1336276" cy="1379227"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="88" name="Google Shape;88;p7"/>
+            <p:cNvPr id="85" name="Google Shape;85;p7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6304338" y="1800559"/>
               <a:ext cx="1500746" cy="1379149"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -11490,78 +11319,78 @@
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="89" name="Google Shape;89;p7"/>
+          <p:cNvPr id="86" name="Google Shape;86;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="14081" l="0" r="0" t="0"/>
+          <a:srcRect b="14082" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3672613" y="2932625"/>
             <a:ext cx="1665325" cy="1430775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p7"/>
+          <p:cNvPr id="87" name="Google Shape;87;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -11572,78 +11401,78 @@
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Financial literacy education </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="91" name="Shape 91"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="95" name="Google Shape;95;p8"/>
+          <p:cNvPr id="92" name="Google Shape;92;p8"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="226038" y="1922150"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{B9CACEBB-9983-4535-A012-058792E21056}</a:tableStyleId>
+                <a:tableStyleId>{12FE0191-FD64-45BA-8738-07A799DEB9C5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1820525"/>
                 <a:gridCol w="3320350"/>
                 <a:gridCol w="3320350"/>
               </a:tblGrid>
               <a:tr h="825675">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -12077,51 +11906,51 @@
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;p8"/>
+          <p:cNvPr id="93" name="Google Shape;93;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="226050" y="1145850"/>
             <a:ext cx="8461200" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -12183,116 +12012,116 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Create and fill in this table in your books</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p8"/>
+          <p:cNvPr id="94" name="Google Shape;94;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Financial literacy education </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvPr id="98" name="Shape 98"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p9"/>
+          <p:cNvPr id="99" name="Google Shape;99;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="138125" y="253750"/>
             <a:ext cx="8092200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -12349,51 +12178,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>A school’s perspective </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p9"/>
+          <p:cNvPr id="100" name="Google Shape;100;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="87375" y="4678875"/>
             <a:ext cx="5998200" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -12434,51 +12263,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p9"/>
+          <p:cNvPr id="101" name="Google Shape;101;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="87375" y="1306825"/>
             <a:ext cx="5840100" cy="2678100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -12760,92 +12589,371 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="105" name="Google Shape;105;p9"/>
+          <p:cNvPr id="102" name="Google Shape;102;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6469775" y="1306825"/>
             <a:ext cx="2161651" cy="3053251"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="49800"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -13079,304 +13187,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>