--- v2 (2026-05-09)
+++ v3 (2026-10-20)
@@ -1,113 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...54 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
+  <Override PartName="/ppt/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.comments+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId8"/>
     <p:sldId id="257" r:id="rId9"/>
     <p:sldId id="258" r:id="rId10"/>
     <p:sldId id="259" r:id="rId11"/>
     <p:sldId id="260" r:id="rId12"/>
     <p:sldId id="261" r:id="rId13"/>
     <p:sldId id="262" r:id="rId14"/>
+    <p:sldId id="273" r:id="rId32"/>
     <p:sldId id="263" r:id="rId15"/>
     <p:sldId id="264" r:id="rId16"/>
     <p:sldId id="265" r:id="rId17"/>
     <p:sldId id="266" r:id="rId18"/>
+    <p:sldId id="272" r:id="rId31"/>
     <p:sldId id="267" r:id="rId19"/>
     <p:sldId id="268" r:id="rId20"/>
+    <p:sldId id="271" r:id="rId30"/>
     <p:sldId id="269" r:id="rId21"/>
     <p:sldId id="270" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
       <p:regular r:id="rId23"/>
       <p:bold r:id="rId24"/>
       <p:italic r:id="rId25"/>
       <p:boldItalic r:id="rId26"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Black"/>
       <p:bold r:id="rId27"/>
       <p:boldItalic r:id="rId28"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
@@ -487,72 +492,72 @@
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId29" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId29" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cm authorId="0" idx="1" dt="2026-02-05T17:24:55.004">
     <p:pos x="6000" y="0"/>
     <p:text>@duncan.cornish@ftflic.com update this article</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0"/>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABwPAN9hk"/>
       </p:ext>
     </p:extLst>
   </p:cm>
 </p:cmLst>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
@@ -1073,107 +1078,107 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/loans/debt-help-plan/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stepchange.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/everyday-money/types-of-credit/overdrafts-explained" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Google Shape;31;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
@@ -1329,91 +1334,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answered throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should make this clear when answering.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
@@ -2462,50 +2467,201 @@
         <p:nvSpPr>
           <p:cNvPr id="44" name="Google Shape;44;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="177272"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students should be invited to ask questions and they should be provided with an opportunity to ask questions anonymously. It is useful to have a question box or allocated space on the whiteboard for students to share questions.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answered throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should make this clear when answering.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -3222,87 +3378,87 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;g33d8b97976a_0_4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -4234,52 +4390,52 @@
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4970,108 +5126,120 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/320c43fa-2e12-43d0-baaf-4a37ca93917b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.uk/get-involved/contact-an-mp-or-lord/contact-your-mp/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.org.uk/wp-content/uploads/2023/11/How-to-write-to-your-MP.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.parliament.uk/members/commons" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.uk/get-involved/contact-an-mp-or-lord/contact-your-mp/#jumplink1" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/320c43fa-2e12-43d0-baaf-4a37ca93917b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5281,50 +5449,622 @@
             <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="138125" y="253750"/>
+            <a:ext cx="8092200" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Financial literacy education</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>A school’s perspective </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="87375" y="4678875"/>
+            <a:ext cx="5998200" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.ft.com/content/320c43fa-2e12-43d0-baaf-4a37ca93917b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="87375" y="1306825"/>
+            <a:ext cx="5840100" cy="2678100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Read the Financial Times article ‘Britain’s schools fail legal requirement to teach money matters’.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Underline</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>reasons why schools </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>should not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> be responsible for teaching young people about money</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Highlight</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> reasons why schools </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>should </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>be responsible for teaching young people about money</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="102" name="Google Shape;102;p9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6469775" y="1306825"/>
+            <a:ext cx="2161651" cy="3053251"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
+              <a:srgbClr val="000000">
+                <a:alpha val="49800"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="106" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="107" name="Google Shape;107;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="138125" y="253750"/>
             <a:ext cx="8092200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -5590,51 +6330,51 @@
             <a:ext cx="2143125" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="115" name="Google Shape;115;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="226050" y="1145850"/>
@@ -5736,123 +6476,123 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>I am the owner of my local </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>village </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>convenience shop. It is a </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>family business </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>that I took over from my dad. I feel both proud and lucky to be able run a business as </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>I wasn’t really academic</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and didn’t do very well in school. However, it can be stressful as business has really slowed down lately. I’ve had to take out a </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>personal loan </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>to cover my household costs but I’m sure things will pick up in the summer.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
@@ -6031,51 +6771,1234 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Parents and carers perspective</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To weigh up how financial literacy education should be delivered and to argue a case for it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Identify the different ways young people can receive financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Evaluate who is best placed to deliver financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Present a case for the importance of financial literacy education</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="115" name="Google Shape;115;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="122" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="123" name="Google Shape;123;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="177400" y="1168275"/>
@@ -6428,51 +8351,51 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6031900" y="2182575"/>
             <a:ext cx="2959702" cy="2334352"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="131" name="Google Shape;131;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="246875" y="1339925"/>
@@ -7081,51 +9004,1261 @@
           <a:srcRect b="2353" l="0" r="51110" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7644413" y="1478250"/>
             <a:ext cx="1376725" cy="1374750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To weigh up how financial literacy education should be delivered and to argue a case for it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Identify the different ways young people can receive financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Evaluate who is best placed to deliver financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Present a case for the importance of financial literacy education</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="115" name="Google Shape;115;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="116" name="Google Shape;116;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8187725" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="141" name="Shape 141"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="142" name="Google Shape;142;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
@@ -7931,51 +11064,51 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>0800 1111</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="160" name="Google Shape;160;g3c45040b060_1_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462425" y="913975"/>
@@ -9524,51 +12657,51 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
-                            <a:schemeClr val="accent2"/>
+                            <a:srgbClr val="0543B3"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Financial literacy in the curriculum</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -10064,367 +13197,1166 @@
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="56" name="Shape 56"/>
+        <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p5"/>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>By the end of the session, I will be able to:</a:t>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To weigh up how financial literacy education should be delivered and to argue a case for it</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p5"/>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488176" y="1274075"/>
-            <a:ext cx="7420200" cy="3422100"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
-                <a:spcPct val="107000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...1 lines deleted...]
-              <a:buChar char="●"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Identify the different ways young people can receive financial literacy education </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:t>Identify the different ways young people can receive financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
-[...172 lines deleted...]
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Evaluate who is best placed to deliver financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Present a case for the importance of financial literacy education</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="62" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -11397,50 +15329,1206 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Financial literacy education </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To weigh up how financial literacy education should be delivered and to argue a case for it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Identify the different ways young people can receive financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Evaluate who is best placed to deliver financial literacy education</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Present a case for the importance of financial literacy education</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="91" name="Shape 91"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="92" name="Google Shape;92;p8"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="226038" y="1922150"/>
           <a:ext cx="3000000" cy="3000000"/>
@@ -12050,622 +17138,50 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Financial literacy education </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...570 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>