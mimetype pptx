--- v1 (2025-11-28)
+++ v2 (2026-08-01)
@@ -349,51 +349,51 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -20455,59 +20455,59 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="fi"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -21307,51 +21307,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="fi"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Google Shape;9;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId1">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="28" l="0" r="0" t="39"/>
+          <a:srcRect b="29" l="0" r="0" t="39"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="497998" cy="5143498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Google Shape;10;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
@@ -22955,51 +22955,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="fi"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="58" name="Google Shape;58;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId1">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="28" l="0" r="0" t="39"/>
+          <a:srcRect b="29" l="0" r="0" t="39"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="497998" cy="5143498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="59" name="Google Shape;59;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
@@ -25303,113 +25303,113 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="152" name="Google Shape;152;p37"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="28" l="0" r="0" t="39"/>
+          <a:srcRect b="29" l="0" r="0" t="39"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="497998" cy="5143498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="153" name="Google Shape;153;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -25576,51 +25576,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5684900" y="1007950"/>
             <a:ext cx="2938350" cy="2938350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="157" name="Google Shape;157;p37"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="28" l="0" r="0" t="39"/>
+          <a:srcRect b="29" l="0" r="0" t="39"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="497998" cy="5143498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="158" name="Google Shape;158;p37"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2494569"/>
@@ -26442,51 +26442,51 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="172" name="Shape 172"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="173" name="Google Shape;173;p39"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="19535" l="368" r="0" t="0"/>
+          <a:srcRect b="19536" l="368" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="501600" y="0"/>
             <a:ext cx="8642400" cy="4657827"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="174" name="Google Shape;174;p39"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5344510" y="2071556"/>
@@ -27401,51 +27401,51 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="193" name="Shape 193"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="194" name="Google Shape;194;p41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="15252" l="0" r="0" t="3866"/>
+          <a:srcRect b="15253" l="0" r="0" t="3866"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="500075" y="0"/>
             <a:ext cx="8643926" cy="4665774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="195" name="Google Shape;195;p41"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4732750" y="208601"/>
@@ -29003,51 +29003,51 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="233" name="Shape 233"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="234" name="Google Shape;234;p45"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="28" l="0" r="0" t="39"/>
+          <a:srcRect b="29" l="0" r="0" t="39"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="497998" cy="5143498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="235" name="Google Shape;235;p45"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
@@ -29297,51 +29297,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4951950" y="4627776"/>
             <a:ext cx="953696" cy="291250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="242" name="Google Shape;242;p45"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="6253" l="0" r="0" t="6262"/>
+          <a:srcRect b="6254" l="0" r="0" t="6263"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3022725" y="4566900"/>
             <a:ext cx="1169370" cy="412999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="243" name="Google Shape;243;p45"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>