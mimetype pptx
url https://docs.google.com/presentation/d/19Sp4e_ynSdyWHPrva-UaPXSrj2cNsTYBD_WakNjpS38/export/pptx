--- v2 (2026-08-01)
+++ v3 (2026-08-25)
@@ -102,243 +102,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -349,51 +349,51 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -718,243 +718,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -20455,59 +20455,59 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="fi"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -21449,701 +21449,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -23097,701 +23097,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -24637,749 +24637,749 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="152" name="Google Shape;152;p37"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>